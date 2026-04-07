--- v0 (2026-02-20)
+++ v1 (2026-04-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="257">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -114,83 +114,196 @@
   <si>
     <t>Nilton Senhorinho</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de Unidade Básica de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Programa de Incentivo ao Desempenho, o Adicional de Qualificação e o Adicional de Risco de Vida no âmbito da Câmara Municipal de Belo Jardim, revoga integralmente a Lei Municipal nº 3.195, de 15 de  dezembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>Claudemir</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf</t>
   </si>
   <si>
-    <t>PROJETO DE LEI Nº 010.2025 - Sala Azul - Claudemir Paulino</t>
+    <t>Fica denominada a Sala Azul da Escola Municipal Luiza Leopoldina Lopes, localizada no Distrito de Xucuru, Município de Belo Jardim, Estado de Pernambuco, de “Espaço de Educação Inclusiva Safira Vitória Ferreira Santos” e dá outras providências.</t>
   </si>
   <si>
     <t>Daniel Lopes</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf</t>
   </si>
   <si>
     <t>Denomina a Sala Azul da Escola Municipal Vereador Joaquim Medeiros, Localizada no Distrito de Água Fria, Município de Belo Jardim, Estado do Pernambuco, de “Espaço de Educação Inclusiva, de “Irene Reis Bezerra” e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais da Educação Básica Contratados da Rede Municipal de Ensino de Belo Jardim e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de provimento efetivo, autoriza a realização de concurso público, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Belo Jardim, denominado “REFIS BELO JARDIM 2026”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder subvenção social ao INSTITUTO MUSICAL DO AGRESTE – BANDA SINFÔNICA 11 DE SETEMBRO, disciplina a formalização mediante Termo de Fomento, estabelece contrapartidas de interesse público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração de dispositivo da Lei Municipal nº 3.597 de 27 de março de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Tenente</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Festa do Padre Cícero, no bairro do São Pedro. Reconhecendo-a como manifestação cultural e imaterial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a devolução voluntária e excepcional de saldo financeiro resultante de economia e consequente não utilização integral de duodécimos _x000D_
+do exercício 2026, para auxiliar o Poder Executivo na aquisição de cestas básicas a serem doadas à _x000D_
+população hipossuficiente por ocasião da Semana Santa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.360, de 16 de julho de 2021, para instituir o auxílio cesta básica aos contratados temporários na função de Agente de Limpeza Pública, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de reajuste salarial aos professores da Rede Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Programa de Metodologias Ativas para o Curso de Medicina pela Autarquia Educacional de Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece forma especial de acesso ao programa de bolsas de estudos acadêmicos da Autarquia Educacional do Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.670/2025, que instituiu funções gratificadas na Autarquia Educacional de Belo Jardim – AEB, cria novas funções gratificadas, atualiza valores, institui a Comissão de Vestibular da Autarquia Educacional de Belo Jardim, revoga a Lei Municipal nº 1.543/2002, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste da remuneração dos servidores públicos efetivos, integrantes dos quadros administrativo e docente da Autarquia Educacional de Belo Jardim – AEB, e dáoutras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf</t>
+  </si>
+  <si>
+    <t>Denominação de Equipamento Público Cozinha Comunitária e dá oiutras providências.</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf</t>
+  </si>
+  <si>
+    <t>Concede de Título de Cidadã Belo-Jardinenese à Sra. Lindhiane Costa de Farias e dá outras providências.</t>
+  </si>
+  <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
     <t>Edson Silva</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf</t>
   </si>
   <si>
     <t>A relação contendo a quantidade de multas de foram aplicadas pela SEDEC  e os valores arrecadados com as mesmas no ano de 2025.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre a sala de pediatria e se amesma está em funcionamento normal.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO A SECRETARIA DE DEFESA CIDADÃ.</t>
+  </si>
+  <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Dé da Cohab I</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente  a Secretaria de Obras a implantação de um canteiro na Avenida Cinquentenário e a construção de uma pista de coper, tendo início na Avenida Senador Paulo Guerra, indo até o final da Avenida Cinquentenário.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente a Secretaria de Obras a execução da cobertura da quadra poliesportiva situada por trás do CRAS localizada no Bairro COHAB I.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e extensivamente a Secretaria de Defesa Cidadã e à Secretaria de Obras, a realização de estudo de viabilidade técnica para a implantação de redutores de velocidade do tipo quebra-molas nas imediações das residências construídas pela LM Construções, localizadas no Bairro São Sebastião, no Loteamento Residencial Bitury. Os moradores da localidade, relatam o tráfego de veículos em alta velocidade, gerando risco à segurança de pedestres, em especial crianças, idosos e demais residentes.</t>
@@ -202,156 +315,534 @@
     <t>A inclusão da modalidade de hidroginástica no âmbito do projeto de atividades físicas do Programa " Belo Jardim em Movimento", já existente em nosso Município.</t>
   </si>
   <si>
     <t>Cristiano Cabeludo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as obras de saneamento e pavimentação nas seguintes ruas: Bairro Santo Antônio - Rua São Manoel, Rua Juliana Pereira de Araújo, Travessa Agamenon Magalhães, Rua Geraldino Antonio de Menezes, Rua Camilo Benevides, Rua Josivaldo de Menezes, Travessa Honório Torres de Melo, Rua do Jardim (complemento); Bairro Cohab II - Rua 01, Rua do Chorão (complemento); Bairro Cohab III - complemento das Ruas: 08, 09, 10 e 11; Loteamento Nossa Senhora Aparecida - Rua Arthur Barbosa Maciel, Rua João Demétrio Sobrinho&lt; Rua José Francisco Freitas, Rua Santa Rosa e complemento das Ruas Senador Antônio Farias e Antônia Mergulhão.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf</t>
   </si>
   <si>
     <t>A execução das obras de saneamento e calçamento nas seguintes localidades: Bairros Maria Cristina, Morada Nobre, São Pedro, Gameleira, bem como no Distrito de Água Fria, Vila de Santa Luzia, Vila Raiz, Vila São Francisco de Assis e Vila de Campo Novo.</t>
   </si>
   <si>
     <t>Pitomba da Lotação</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados os recursos necessários para a execução da pavimentação asfáltica tendo início na BR 232 indo até a entrada da Vila Raiz pertencente ao nosso Município.</t>
+  </si>
+  <si>
+    <t>Zé Guri Jr</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e extensivamente a Secretaria de Obras, a reposição do calçamento nas ruas que estão necessitando desse serviço, assim como a execução das obras de saneamento e calçamento em todo o Bairro José Barbosa Maciel, mais conhecido como Viana &amp; Moura da BR.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a implantação de uma praça no espaço existente para esta finalidade situado na Rua Marcos Luiz Cordeiro, no Bairro COHAB I, pertencente ao nosso Município.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e extensivamente ao Secretário Municipal de Agricultura, a aração de terras nas seguintes localidades: Sítios: Lagoa da Chave, Bola I, Bola II, Distrito de Água Fria e Vila de Santa Luzia, Poço de Lama, Poço Comprido, Capoeira de Dentro, Barra do Liberal, Barro Branco, Assentamentos: Ouro I, 0uro II, Itacaeté I, Itacaeté II, Campo Novo, Sítio Peixe, Lagoa da Porta, Genipapo, Batinga, Ingá, Rodrigues, Barro Branco, Campo Novo, Lagoa da Inhuma, Lagoa da Porta e Vila Raiz.</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a recuperação das estradas da zona rural de Belo Jardim: Sítios: Lagoa da Chave, Bola I, Bola II, Distrito de Água Fria e Vila de Santa Luzia, Poço de Lama, Poço Comprido, Capoeira de Dentro, Barra do Liberal, Barro Branco, Assentamentos: Ouro I, 0uro II, Itacaeté I, Itacaeté II, Campo Novo, Sítio Peixe, Lagoa da Porta, Genipapo, Batinga, Ingá, Rodrigues, Barro Branco, Campo Novo, Lagoa da Inhuma, Lagoa da Porta e Vila Raiz</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito do Município e a Secretária Municipal de Infraestrutura e Urbanismo a execução das obras de saneamento e calçamento na Rua Capitão José Medeiros, situada no Bairro Ponte Nova, tendo em vista as precárias condições da via, que vêm causando transtornos aos moradores_x000D_
+especialmente em dias chuvosos.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer a convocação o do Sr. Fa bio Souza, Secreta rio Municipal de Defesa Social e Cidadania – SEDEC, para que_x000D_
 compareça a esta Casa Legislativa, em data a ser definida, a fim de prestar esclarecimentos sobre as arbitrariedades na Coordenação o e fiscalização o do trânsito no Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf</t>
   </si>
   <si>
     <t>Complemento do calçamento da Rua Luiz Monteiro Senhorinho</t>
   </si>
   <si>
+    <t>solicitando ao Prefeito e extensivamente à Secretaria Competente, destinação de uma área pública para a construção de um espaço de acolhimento e recuperação de animais em situação de Rua.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e extensivamente à Secretaria de Obras, o calçamento na Rua Agenor Barbosa Maciel, Situada no Bairro Ponte Nova/ Pontilhão.</t>
+  </si>
+  <si>
+    <t>Solicitando ao Prefeito e, extensivamente a Secretaria Municipal de Saúde, a reforma do Posto de Saúde – Estratégia de Atenção Primária, Localizada na Vila Santa Luzia</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e extensivamente à Secretaria de Obras, que sejam realizados os serviços de saneamento básico e calçamento das seguintes ruas: Rua Maria Isabel Cordeiro, Rua Antônio Cazé Sobrinho e Rua José Figueira de Menezes, todas localizadas no Bairro Bela Vista. destacou em razão das condições precárias em que se encontram as referidas ruas, causando transtornos aos moradores, especialmente no período chuvoso.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Agricultura, que seja disponibilizado antecipadamente o cronograma de_x000D_
+distribuição das sementes, permitindo que os agricultores se organizem adequadamente para o plantio.</t>
+  </si>
+  <si>
+    <t>Euno Andrade</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito que envie a esta Casa Legislativa o REFIS que irá vigorar no ano de 2026 e que disponibilize um parcelamento do IPTU em 10 vezes sem juros e com abatimento de 30% do valor do ano corrente, como também isentar as multas e juros do IPTU do ano atual caso esteja_x000D_
+atrasado e dos anos anteriores dos que estejam inadimplentes parcelando em 24 meses o débito dos últimos 4 anos sem juros e multas caso exista.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de Sala Azul no Distrito de Serra do Vento (Ana Ester Alves Batista Pinheiro)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf</t>
+  </si>
+  <si>
+    <t>A implantação da Academia da Saúde no Parque Janelas para o Rio</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf</t>
+  </si>
+  <si>
+    <t>A reposição de lâmpadas no trecho compreendido da Rua do Chorão até Cavalo Morto, próximo à residência do Sr. LUiz, localizado na zona rural do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Reformas da Praça da Criança e da quadra poliesportiva, situadas no Bairro Cohab I._x000D_
+Saneamento e Calçamento na Rua Agenor Barbosa Maciel, situada no Bairro Ponte Nova.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo, a colocação de lâmpadas nos postes no trecho compreendido da Rua do Chorão até o Povoado de Nossa Senhora Aparecida, mais conhecido como Cavalo Morto, próximo a residência do Sr. Luiz.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Saúde, a implantação de uma Academia da Saúde no Parque_x000D_
+Janelas para o Rio.</t>
+  </si>
+  <si>
+    <t>Irmão Adriano</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a conclusão da terraplanagem nas estradas que dão acesso as_x000D_
+seguintes localidades: Sítio Macapá do Monte, Campo de Farias passando por Risco Escuro até Santa Rosa e que seja colocado piçarro nas ladeiras a fim de facilitar a subida dos veículos em tempos chuvosos, melhorando assim a acessibilidade e segurança dos moradores, transeuntes e produtores rurais das regiões mencionadas.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a disponibilização de tratores para arar as terras, bem como, a distribuição de sementes, visando apoiar e fortalecer a agricultura familiar do Distrito de Serra do Vento e Sítios vizinhos.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo e a Secretaria de Defesa Cidadã – SEDEC, a execução da obra_x000D_
+de elevação da altura do muro e por conseguinte a implantação de câmeras de segurança na Escola Sebastião José da Silva, situada no Bairro COHAB III, e que sejam feitas rondas constantes no local pela Guarda Municipal.</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito, e às Secretarias Competentes a limpeza e dragagem do córrego no Residencial Ayrton Maciel.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf</t>
+  </si>
+  <si>
+    <t>A contratação e disponibilização de Tradutor e Intérprete de Libras para as sessões plenárias da Câmara Municipal de Belo Jardim - GABINETE DO VEREADOR.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf</t>
+  </si>
+  <si>
+    <t>requer pedido de calçamento, saneamento de calçamento na Rua João do Arca 1 e 2, ao lado do Detran, no Bairro Frei Damião.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma passagem molhada que liga o Sítio Campo Novo ao Sítio Peixe, pertencentes a nosso Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf</t>
+  </si>
+  <si>
+    <t>requalificação e reforma integral da Praça dos Eucaliptos, localizada no Bairro Edson Mororó neste Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a Governadora do Estado de Pernambuco a Exma. Sra. Raquel teixeira Lyra Lucena, extensivamente à Secretária Estadual de Saúde a Sra. Zilda do Rego Cavalcanti a implantação de um Centro de Hemodiálise em nossa Cidade.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Requer cópias da 1ª sessão ordinária do I período do ano de 2026, requerimento 003/2026 e cópia do respectivo requerimento.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf</t>
+  </si>
+  <si>
+    <t>a realização do calçamento da via que liga o Instituto Federal de Pernambuco - Campus Belo Jardim até a praça do bairro Morada Nobre ( sentido saída para o Muquém)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf</t>
+  </si>
+  <si>
+    <t>a contratação de Médicos Pediatra para ao hospital Júlio Alves de Lira, para atender a população do Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf</t>
+  </si>
+  <si>
+    <t>sanemanto e calçamento na Av. Raimunda Agueda de Melo (Viana e Moura da BR), e na Rua João Faustino Ferreira, e rua Melvin Jones, ambas no Bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf</t>
+  </si>
+  <si>
+    <t>005 - Senhoria que seja feita a Restauração de dois quebra-molas na Rua Boa Vista (conhecida como Rua de Ednaldo Enfermeiro, bem como Restaurar todos os quebra-molas das ruas de Vila Nova._x000D_
+_x000D_
+006 - que seja feito o roço da PE 166, que liga Serra do Vento a Barra de Farias e que seja concluído o tapa buraco e a limpeza da Linha dÁgua.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada sentido Xucuru a casa Nova no  terreno de Marcos da venda, e tambem outra passagem molhada no sítio Fundão, que vai  em sentido ao sítio Mimoso.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a execução das obras de calçamento nas seguintes localidades: no Sítio Quanduz em frente a Igreja de Santa Luzia; em frente à Igreja de Nossa Sra. da Conceição, no Sítio Conceição; na Igreja de Santa Luzia, no Sítio Miguel Dias e na Igreja Santa Rita, no Sítio Coelho, assim como as demais localidades que fazem parte da paróquia do Distrito de Xucuru.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Prefeito Municipal, extensivamente ao Sr. Renato Duarte, Secretário Municipal de Educação e ao Sr. Adelmo Monteiro, Secretário Municipal de Gestão Pública que façam um estudo de viabilidade para que sejam disponibilizados ônibus para transportar os estudantes universitários ou que façam cursos técnicos em outros municípios, se não houver essa possibilidade e, caso não esteja sendo aplicada, que coloquem em prática a Lei nº 3.075/2015 que autoriza a concessão de auxílio transporte aos estudantes de cursos superior e técnico.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf</t>
+  </si>
+  <si>
+    <t>A manutenção na rede de esgoto da Avenida Senador Paulo Guerra, nas proximidades da Escola Estadual Professora Maria Galvão, situada no Bairro Cohab I.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf</t>
+  </si>
+  <si>
+    <t>implantação de Casa de Apoio na Cidade de Caruaru</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf</t>
+  </si>
+  <si>
+    <t>reforma da praça do São Pedro</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf</t>
+  </si>
+  <si>
+    <t>que seja incluída uma unidade do Belo Jardim em movimento no Loteamento Vila Bela.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf</t>
   </si>
   <si>
     <t>Que neste mês de fevereiro suspendam o envio das contas de água para as residências situadas no Distrito de Xucuru e localidades adjacentes tendo em vista que o abastecimento não está ocorrendo, resultando assim em cobrança indevida, ao mesmo tempo, em que solicita o envio de carros pipa para abastecer as quatro cisternas comunitárias situadas no Distrito de Xucuru para que os munícipes que por lá residem possam contar com água tratada e a limpeza da Barragem de Taiobinha.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cozinha comunitária no Bairro Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a intensificação das rondas ostensivas no bairro Viana e Mouira da BR</t>
   </si>
   <si>
+    <t>solicitando a Empresa Acumuladores Moura S/A, (Baterias Moura), que sejam feitas as trocas da tela e da grama sintética do campo de futebol pertencente a empresa acima mencionada, situado na Rua da Palha, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Solicitando ao Sr. Carlos Eduardo Braga Farias, Secretário de Assistência Social do Estado de Pernambuco e, extensivamente à Sra. Adriana Perboire, Secretária Municipal de Ação e Assistência Social, a implantação de uma cozinha comunitária no Bairro Maria Cristina.</t>
+  </si>
+  <si>
+    <t>solicitando ao Sr. Carlos Eduardo Braga Farias, Secretário de Assistência Social do Estado de Pernambuco e, extensivamente à Sra. Adriana Perboire, Secretária Municipal de Ação e Assistência Social, a implantação de uma cozinha comunitária no Bairro Pontilhão.</t>
+  </si>
+  <si>
+    <t>solicitando ao Sr. Carlos Eduardo Braga Farias, Secretário de Assistência Social do Estado de Pernambuco e, extensivamente à Sra. Adriana_x000D_
+Perboire, Secretária Municipal de Ação e Assistência Social, a implantação de uma cozinha comunitária no Loteamento Vila Bela.</t>
+  </si>
+  <si>
+    <t>solicitando ao Sr. Carlos Eduardo Braga Farias, Secretário de Assistência Social do Estado de Pernambuco e, extensivamente à Sra. Adriana Perboire, Secretária Municipal de Ação e Assistência Social, a implantação de uma cozinha comunitária no Distrito de Xucuru.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para instalação de uma unidade do HEMOPE no município de Belo Jardim-PE. GABINETE DO VEREADOR</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Vereador Adriano Antônio Carlos (Irmão Adriano), venho respeitosamente solicitar a Vossa Senhoria a colocação de duas placas indicativas do Distrito de SERRA DO VENTO, localizado no município de Belo Jardim, PE. Uma no sentido Recife x Sertão e outra no sentido Sertão x Recife, Para ser colocada na BR 332 próximo à entrada do distrito.</t>
+  </si>
+  <si>
+    <t>solicitando ao Sr. Bruno Lezan Bittencourt na qualidade de Superintendente Regional do DNIT – Departamento Nacional de Infraestrutura de_x000D_
+Transportes de Pernambuco, a adoção de medidas urgentes a partir do quilômetro 172 da BR 232, no Município de Belo Jardim, com o objetivo de reduzir o número de acidentes registrados no referido trecho da rodovia. Solicita ainda, ao Sr. André de Souza Fonseca, Diretor Presidente do DER –_x000D_
+Departamento de Estradas e Rodagens do Estado de Pernambuco, para que faça uma articulação de um estudo técnico visando o mesmo objetivo.</t>
+  </si>
+  <si>
+    <t>solicitando a Sra. Raquel Teixeira Lyra Lucena, Governadora do Estado de Pernambuco e, extensivamente a Sra. Zilda do Rego Cavalcanti, Secretária Estadual de Saúde, a implantação de um centro de hemodiálise em nosso Município.</t>
+  </si>
+  <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf</t>
   </si>
   <si>
     <t>requer Moção de Aplausos aos médicos   Juan Ramon Quevedo e Bessie Labrada pela inauguração da Clínica Belocardio, especializada em cardiologia e Ginecologia, que ocorreu no dia 16 de janeiro do corrente ano em nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos pela brilhante realização da Festa de São Sebastião, representando toda a manifestação religiosa e cultural, fortalecendo a identidade do povo belo-jardinense promovendo momentos de confraternização e lazer à nossa população.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos à agremiação carnavalesca Boi Brasinha, pela passagem de seus 10 anos de desfiles pelas ruas da nossa Cidade no período carnavalesco, movimentando nossa Cidade, famílias e artistas, trazendo cores e alegria às nossas ruas.</t>
   </si>
   <si>
     <t>Rui Nunes</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf</t>
   </si>
   <si>
     <t>Uma moção de aplausos ao Sr. Renato Duarte, pela entrega dos Kits escolares aos alunos da rede Municipal de ensino neste início de ano letivo.</t>
   </si>
   <si>
-    <t>Euno Andrade</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos aos Odontólogos Alysson Cavalcante Padilha e Clécio Brito Miranda, pelo excelente serviço odontológico que ambos vêm desempenhando em nosso Município.</t>
   </si>
   <si>
+    <t>a todos os envolvidos no Encontro de Blocos 2026, pelos brilhantes desfiles e apresentações realizados no último dia 08 pelas ruas e praças de nossa_x000D_
+cidade. Aplausos ao Grupo Cultural Boi da Gente, na pessoa de Leozinho Lira; Aplausos ao mirim gigante Boi Brazinha, na pessoa de Ana Flávia Costa e Silva; Aplausos ao animadíssimo e representativo Jardim de Cores, com sua `A La Ursa´ e o tema do respeito à diversidade para a construção de um mundo melhor, na pessoa de Soraya Feitosa; Aplausos, na pessoa de Adilza Cristina da Silva, ao Bloco Vaca Profana que completou seus 15 anos com um desfile lindíssimo, forte e simbólico, reafirmando seus lemas e lutas em defesa dos direitos das mulheres. Registra também, aplausos, com muita alegria, à presença real da Secretaria de Cultura, que acionou e articulou todas assecretarias que precisavam estar envolvidas. Aplausos à SEDEC, pela organização, cuidado e compromisso. Aplausos à Prefeitura de Belo Jardim, na pessoa do Prefeito Gilvandro Estrel</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso aos organizadores pela festa de São Sebastião.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Secretário de Agricultura Rodrigo Lira pela realização do reparo na estrada de Água Fria</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso aos organizadores da Festa de São José, realizada na Vila de Campo Novo.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao secretário da Educação Renato  Duarte pela entrega dos uniformes da rede municipal de ensino e pela nova identidade e qualidade dos materiais entregues</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Escola de Referência em Ensino Médio de Belo Jardim (EREM - BJ)</t>
+  </si>
+  <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de pesar</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>À família enlutada do Sr. Jeová Luiz da Silva, mais conhecido como Jeová do Bolo, pelo seu falecimento ocorrido no dia 19 de janeiro de 2026 em nosso Município.</t>
   </si>
   <si>
+    <t>Dé da Cohab I_x000D_
+Pitomba da Lotação</t>
+  </si>
+  <si>
+    <t>à família enlutada de José Valdivan Santos Silva, pelo seu falecimento ocorrido no dia 06 de fevereiro de 2026 na Cidade do Recife</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. Geraldo Ricarte do Nascimento, pelo seu falecimento ocorrido no dia 28 de janeiro de 2026 no Município de Caruaru.</t>
+  </si>
+  <si>
+    <t>à família enlutada da Sra. Severina Bezerra dos Santos, mais conhecida como Dona Nina, pelo seu falecimento ocorrido no dia 31 de janeiro de 2026 no Município de Caruaru.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. José Cícero Cordeiro de Oliveira, pelo seu falecimento ocorrido no dia 08 de fevereiro de 2026 em nosso Município.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. José Gilberto Bezerra de Brito, pelo seu falecimento ocorrido na cidade de Recife no dia 20 de fevereiro do corrente ano.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Pesar à família enlutada da Sra. Mércia Regina.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar a família do Sr. Zé do Coco</t>
+  </si>
+  <si>
+    <t>VR</t>
+  </si>
+  <si>
+    <t>Voto de repúdio</t>
+  </si>
+  <si>
+    <t>a conduta do Cel. Fábio Souza, Secretário de Defesa Cidadã e dois agentes da referida pasta por intimidação a minha pessoa no exercício da função de_x000D_
+legislador e fiscalizador. O fato ocorreu na manhã desta quarta-feira (11) dentro da Prefeitura de Belo Jardim. Vale salientar que a prerrogativa de Vereador com esteio na Constituição Federal e na Lei Orgânica do Município me garantem o direito de exercer e solicitar informações públicas, tais como documentos, imagens de segurança e videomonitoramento. Informações estas que me foram negadas e prevaricadas.</t>
+  </si>
+  <si>
     <t>LM</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a ASSOCIACAO DO DESENVOLVIMENTO COMUNITÁRIO DO BELO JARDIM-PE - ADECOBEJA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf</t>
   </si>
   <si>
     <t>Lei_n_3_770_Doacao_Jose_Romildo_ME_</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf</t>
+  </si>
+  <si>
+    <t>Fica denominada a Sala Azul da Escola Municipal Luiza Leopoldina Lopes, localizada no Distrito de Xucuru, Município de Belo Jardim, Estado de Pernambuco, de “Espaço de Educação Inclusiva Safira Vitória Ferreira Santos”, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.778/2026- Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Belo Jardim, denominado “REFIS BELO JARDIM 2026”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.779/2026- Denomina a Sala Azul da Escola Municipal Vereador Joaquim Medeiros, localizada no Distrito de Água Fria, Município de Belo Jardim, Estado do Pernambuco, de “Espaço de Educação Inclusiva, de “Irene Reis Bezerra” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.7802026 Ementa Altera em parte a Lei Municipal nº 3.7512025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.781/2026: Ementa: Estabelece denominação de Unidade Básica de Saúde e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf</t>
+  </si>
+  <si>
+    <t>Denomina via projetada no Loteamento Paulo Guerra II e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de provimento efetivo, autoriza a realização de concurso público, e dá outrasprovidências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reestrutura o Programa de Incentivo ao Desempenho, o Adicional de Qualificação e o Adicional de Risco de Vida noâmbito da Câmara Municipal de Belo Jardim, revogaintegralmente a Lei Municipal nº 3.195, de 15 de dezembro de2017, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a devolução voluntária e excepcional de saldo financeiro resultante de economia e consequente não utilização integral deduodécimos do exercício 2026, para auxiliar o Poder Executivo na aquisição de cestas básicas a serem doadas à população hipossuficiente por ocasião daSemana Santa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração de dispositivo da Lei Municipal no 3.597 de 27 de março de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Festado Padre Cícero e Nossa Senhora das Dores, no bairro do São Pedro, reconhecendo-a como manifestação cultural e imaterial, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -655,68 +1146,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="236.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1015,629 +1505,3113 @@
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1449</v>
+        <v>1463</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1441</v>
+        <v>1475</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1442</v>
+        <v>1476</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1443</v>
+        <v>1477</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="F17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1444</v>
+        <v>1499</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F18" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1445</v>
+        <v>1503</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F19" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1446</v>
+        <v>1522</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
+        <v>20</v>
+      </c>
+      <c r="D20" t="s">
         <v>8</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1447</v>
+        <v>1523</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1435</v>
+        <v>1524</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D22" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1438</v>
+        <v>1537</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E23" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1448</v>
+        <v>1538</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="E24" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="F24" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1437</v>
+        <v>1539</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1440</v>
+        <v>1544</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>8</v>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="F26" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="H26" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1451</v>
+        <v>1545</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>8</v>
       </c>
       <c r="E27" t="s">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="H27" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1452</v>
+        <v>1510</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E28" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="H28" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1453</v>
+        <v>1449</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D29" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" t="s">
+        <v>74</v>
+      </c>
+      <c r="F29" t="s">
+        <v>75</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="E29" t="s">
+      <c r="H29" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1454</v>
+        <v>1513</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F30" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="H30" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1455</v>
+        <v>1525</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E31" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F31" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="H31" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1450</v>
+        <v>1441</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E32" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1417</v>
+        <v>1442</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>1367</v>
+        <v>2</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="E33" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="F33" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="H33" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
+        <v>1443</v>
+      </c>
+      <c r="B34">
+        <v>2026</v>
+      </c>
+      <c r="C34">
+        <v>4</v>
+      </c>
+      <c r="D34" t="s">
+        <v>82</v>
+      </c>
+      <c r="E34" t="s">
+        <v>83</v>
+      </c>
+      <c r="F34" t="s">
+        <v>75</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
+        <v>1444</v>
+      </c>
+      <c r="B35">
+        <v>2026</v>
+      </c>
+      <c r="C35">
+        <v>6</v>
+      </c>
+      <c r="D35" t="s">
+        <v>82</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H35" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>1445</v>
+      </c>
+      <c r="B36">
+        <v>2026</v>
+      </c>
+      <c r="C36">
+        <v>7</v>
+      </c>
+      <c r="D36" t="s">
+        <v>82</v>
+      </c>
+      <c r="E36" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>1446</v>
+      </c>
+      <c r="B37">
+        <v>2026</v>
+      </c>
+      <c r="C37">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>82</v>
+      </c>
+      <c r="E37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F37" t="s">
+        <v>35</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H37" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>1447</v>
+      </c>
+      <c r="B38">
+        <v>2026</v>
+      </c>
+      <c r="C38">
+        <v>9</v>
+      </c>
+      <c r="D38" t="s">
+        <v>82</v>
+      </c>
+      <c r="E38" t="s">
+        <v>83</v>
+      </c>
+      <c r="F38" t="s">
+        <v>98</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H38" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>1478</v>
+      </c>
+      <c r="B39">
+        <v>2026</v>
+      </c>
+      <c r="C39">
+        <v>12</v>
+      </c>
+      <c r="D39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E39" t="s">
+        <v>83</v>
+      </c>
+      <c r="F39" t="s">
+        <v>101</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H39" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>1480</v>
+      </c>
+      <c r="B40">
+        <v>2026</v>
+      </c>
+      <c r="C40">
+        <v>14</v>
+      </c>
+      <c r="D40" t="s">
+        <v>82</v>
+      </c>
+      <c r="E40" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" t="s">
+        <v>84</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>1481</v>
+      </c>
+      <c r="B41">
+        <v>2026</v>
+      </c>
+      <c r="C41">
+        <v>15</v>
+      </c>
+      <c r="D41" t="s">
+        <v>82</v>
+      </c>
+      <c r="E41" t="s">
+        <v>83</v>
+      </c>
+      <c r="F41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H41" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>1482</v>
+      </c>
+      <c r="B42">
+        <v>2026</v>
+      </c>
+      <c r="C42">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>82</v>
+      </c>
+      <c r="E42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F42" t="s">
+        <v>35</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>1483</v>
+      </c>
+      <c r="B43">
+        <v>2026</v>
+      </c>
+      <c r="C43">
+        <v>18</v>
+      </c>
+      <c r="D43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F43" t="s">
+        <v>75</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H43" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>1435</v>
+      </c>
+      <c r="B44">
+        <v>2026</v>
+      </c>
+      <c r="C44">
+        <v>19</v>
+      </c>
+      <c r="D44" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" t="s">
+        <v>75</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H44" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>1438</v>
+      </c>
+      <c r="B45">
+        <v>2026</v>
+      </c>
+      <c r="C45">
+        <v>21</v>
+      </c>
+      <c r="D45" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" t="s">
+        <v>83</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H45" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>1464</v>
+      </c>
+      <c r="B46">
+        <v>2026</v>
+      </c>
+      <c r="C46">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>82</v>
+      </c>
+      <c r="E46" t="s">
+        <v>83</v>
+      </c>
+      <c r="F46" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H46" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
+        <v>1465</v>
+      </c>
+      <c r="B47">
+        <v>2026</v>
+      </c>
+      <c r="C47">
+        <v>23</v>
+      </c>
+      <c r="D47" t="s">
+        <v>82</v>
+      </c>
+      <c r="E47" t="s">
+        <v>83</v>
+      </c>
+      <c r="F47" t="s">
+        <v>75</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H47" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48">
+        <v>1466</v>
+      </c>
+      <c r="B48">
+        <v>2026</v>
+      </c>
+      <c r="C48">
+        <v>24</v>
+      </c>
+      <c r="D48" t="s">
+        <v>82</v>
+      </c>
+      <c r="E48" t="s">
+        <v>83</v>
+      </c>
+      <c r="F48" t="s">
+        <v>35</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H48" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49">
+        <v>1467</v>
+      </c>
+      <c r="B49">
+        <v>2026</v>
+      </c>
+      <c r="C49">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" t="s">
+        <v>83</v>
+      </c>
+      <c r="F49" t="s">
+        <v>93</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H49" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50">
+        <v>1468</v>
+      </c>
+      <c r="B50">
+        <v>2026</v>
+      </c>
+      <c r="C50">
+        <v>26</v>
+      </c>
+      <c r="D50" t="s">
+        <v>82</v>
+      </c>
+      <c r="E50" t="s">
+        <v>83</v>
+      </c>
+      <c r="F50" t="s">
+        <v>93</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H50" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51">
+        <v>1469</v>
+      </c>
+      <c r="B51">
+        <v>2026</v>
+      </c>
+      <c r="C51">
+        <v>27</v>
+      </c>
+      <c r="D51" t="s">
+        <v>82</v>
+      </c>
+      <c r="E51" t="s">
+        <v>83</v>
+      </c>
+      <c r="F51" t="s">
+        <v>117</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H51" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52">
+        <v>1457</v>
+      </c>
+      <c r="B52">
+        <v>2026</v>
+      </c>
+      <c r="C52">
+        <v>28</v>
+      </c>
+      <c r="D52" t="s">
+        <v>82</v>
+      </c>
+      <c r="E52" t="s">
+        <v>83</v>
+      </c>
+      <c r="F52" t="s">
+        <v>50</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H52" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53">
+        <v>1458</v>
+      </c>
+      <c r="B53">
+        <v>2026</v>
+      </c>
+      <c r="C53">
+        <v>29</v>
+      </c>
+      <c r="D53" t="s">
+        <v>82</v>
+      </c>
+      <c r="E53" t="s">
+        <v>83</v>
+      </c>
+      <c r="F53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H53" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54">
+        <v>1459</v>
+      </c>
+      <c r="B54">
+        <v>2026</v>
+      </c>
+      <c r="C54">
+        <v>30</v>
+      </c>
+      <c r="D54" t="s">
+        <v>82</v>
+      </c>
+      <c r="E54" t="s">
+        <v>83</v>
+      </c>
+      <c r="F54" t="s">
+        <v>19</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H54" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55">
+        <v>1462</v>
+      </c>
+      <c r="B55">
+        <v>2026</v>
+      </c>
+      <c r="C55">
+        <v>31</v>
+      </c>
+      <c r="D55" t="s">
+        <v>82</v>
+      </c>
+      <c r="E55" t="s">
+        <v>83</v>
+      </c>
+      <c r="F55" t="s">
+        <v>84</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H55" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56">
+        <v>1490</v>
+      </c>
+      <c r="B56">
+        <v>2026</v>
+      </c>
+      <c r="C56">
+        <v>32</v>
+      </c>
+      <c r="D56" t="s">
+        <v>82</v>
+      </c>
+      <c r="E56" t="s">
+        <v>83</v>
+      </c>
+      <c r="F56" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H56" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57">
+        <v>1491</v>
+      </c>
+      <c r="B57">
+        <v>2026</v>
+      </c>
+      <c r="C57">
+        <v>33</v>
+      </c>
+      <c r="D57" t="s">
+        <v>82</v>
+      </c>
+      <c r="E57" t="s">
+        <v>83</v>
+      </c>
+      <c r="F57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H57" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58">
+        <v>1492</v>
+      </c>
+      <c r="B58">
+        <v>2026</v>
+      </c>
+      <c r="C58">
+        <v>34</v>
+      </c>
+      <c r="D58" t="s">
+        <v>82</v>
+      </c>
+      <c r="E58" t="s">
+        <v>83</v>
+      </c>
+      <c r="F58" t="s">
+        <v>129</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H58" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59">
+        <v>1493</v>
+      </c>
+      <c r="B59">
+        <v>2026</v>
+      </c>
+      <c r="C59">
+        <v>35</v>
+      </c>
+      <c r="D59" t="s">
+        <v>82</v>
+      </c>
+      <c r="E59" t="s">
+        <v>83</v>
+      </c>
+      <c r="F59" t="s">
+        <v>129</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H59" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60">
+        <v>1494</v>
+      </c>
+      <c r="B60">
+        <v>2026</v>
+      </c>
+      <c r="C60">
+        <v>36</v>
+      </c>
+      <c r="D60" t="s">
+        <v>82</v>
+      </c>
+      <c r="E60" t="s">
+        <v>83</v>
+      </c>
+      <c r="F60" t="s">
+        <v>75</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H60" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61">
+        <v>1495</v>
+      </c>
+      <c r="B61">
+        <v>2026</v>
+      </c>
+      <c r="C61">
+        <v>37</v>
+      </c>
+      <c r="D61" t="s">
+        <v>82</v>
+      </c>
+      <c r="E61" t="s">
+        <v>83</v>
+      </c>
+      <c r="F61" t="s">
+        <v>75</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H61" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62">
+        <v>1497</v>
+      </c>
+      <c r="B62">
+        <v>2026</v>
+      </c>
+      <c r="C62">
+        <v>38</v>
+      </c>
+      <c r="D62" t="s">
+        <v>82</v>
+      </c>
+      <c r="E62" t="s">
+        <v>83</v>
+      </c>
+      <c r="F62" t="s">
+        <v>84</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H62" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63">
+        <v>1498</v>
+      </c>
+      <c r="B63">
+        <v>2026</v>
+      </c>
+      <c r="C63">
+        <v>39</v>
+      </c>
+      <c r="D63" t="s">
+        <v>82</v>
+      </c>
+      <c r="E63" t="s">
+        <v>83</v>
+      </c>
+      <c r="F63" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H63" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64">
+        <v>1505</v>
+      </c>
+      <c r="B64">
+        <v>2026</v>
+      </c>
+      <c r="C64">
+        <v>40</v>
+      </c>
+      <c r="D64" t="s">
+        <v>82</v>
+      </c>
+      <c r="E64" t="s">
+        <v>83</v>
+      </c>
+      <c r="F64" t="s">
+        <v>101</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H64" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65">
+        <v>1506</v>
+      </c>
+      <c r="B65">
+        <v>2026</v>
+      </c>
+      <c r="C65">
+        <v>41</v>
+      </c>
+      <c r="D65" t="s">
+        <v>82</v>
+      </c>
+      <c r="E65" t="s">
+        <v>83</v>
+      </c>
+      <c r="F65" t="s">
+        <v>93</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H65" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66">
+        <v>1507</v>
+      </c>
+      <c r="B66">
+        <v>2026</v>
+      </c>
+      <c r="C66">
+        <v>42</v>
+      </c>
+      <c r="D66" t="s">
+        <v>82</v>
+      </c>
+      <c r="E66" t="s">
+        <v>83</v>
+      </c>
+      <c r="F66" t="s">
+        <v>75</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H66" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67">
+        <v>1508</v>
+      </c>
+      <c r="B67">
+        <v>2026</v>
+      </c>
+      <c r="C67">
+        <v>43</v>
+      </c>
+      <c r="D67" t="s">
+        <v>82</v>
+      </c>
+      <c r="E67" t="s">
+        <v>83</v>
+      </c>
+      <c r="F67" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H67" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68">
+        <v>1509</v>
+      </c>
+      <c r="B68">
+        <v>2026</v>
+      </c>
+      <c r="C68">
+        <v>44</v>
+      </c>
+      <c r="D68" t="s">
+        <v>82</v>
+      </c>
+      <c r="E68" t="s">
+        <v>83</v>
+      </c>
+      <c r="F68" t="s">
+        <v>35</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H68" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69">
+        <v>1511</v>
+      </c>
+      <c r="B69">
+        <v>2026</v>
+      </c>
+      <c r="C69">
+        <v>45</v>
+      </c>
+      <c r="D69" t="s">
+        <v>82</v>
+      </c>
+      <c r="E69" t="s">
+        <v>83</v>
+      </c>
+      <c r="F69" t="s">
+        <v>19</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H69" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70">
+        <v>1512</v>
+      </c>
+      <c r="B70">
+        <v>2026</v>
+      </c>
+      <c r="C70">
+        <v>46</v>
+      </c>
+      <c r="D70" t="s">
+        <v>82</v>
+      </c>
+      <c r="E70" t="s">
+        <v>83</v>
+      </c>
+      <c r="F70" t="s">
+        <v>75</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H70" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71">
+        <v>1514</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>47</v>
+      </c>
+      <c r="D71" t="s">
+        <v>82</v>
+      </c>
+      <c r="E71" t="s">
+        <v>83</v>
+      </c>
+      <c r="F71" t="s">
+        <v>75</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H71" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>1515</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>48</v>
+      </c>
+      <c r="D72" t="s">
+        <v>82</v>
+      </c>
+      <c r="E72" t="s">
+        <v>83</v>
+      </c>
+      <c r="F72" t="s">
+        <v>129</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H72" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>1516</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>49</v>
+      </c>
+      <c r="D73" t="s">
+        <v>82</v>
+      </c>
+      <c r="E73" t="s">
+        <v>83</v>
+      </c>
+      <c r="F73" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H73" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>1517</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>50</v>
+      </c>
+      <c r="D74" t="s">
+        <v>82</v>
+      </c>
+      <c r="E74" t="s">
+        <v>83</v>
+      </c>
+      <c r="F74" t="s">
+        <v>32</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H74" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>1542</v>
+      </c>
+      <c r="B75">
+        <v>2026</v>
+      </c>
+      <c r="C75">
+        <v>51</v>
+      </c>
+      <c r="D75" t="s">
+        <v>82</v>
+      </c>
+      <c r="E75" t="s">
+        <v>83</v>
+      </c>
+      <c r="F75" t="s">
+        <v>75</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H75" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>1543</v>
+      </c>
+      <c r="B76">
+        <v>2026</v>
+      </c>
+      <c r="C76">
+        <v>52</v>
+      </c>
+      <c r="D76" t="s">
+        <v>82</v>
+      </c>
+      <c r="E76" t="s">
+        <v>83</v>
+      </c>
+      <c r="F76" t="s">
+        <v>75</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H76" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>1546</v>
+      </c>
+      <c r="B77">
+        <v>2026</v>
+      </c>
+      <c r="C77">
+        <v>53</v>
+      </c>
+      <c r="D77" t="s">
+        <v>82</v>
+      </c>
+      <c r="E77" t="s">
+        <v>83</v>
+      </c>
+      <c r="F77" t="s">
+        <v>19</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H77" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>1547</v>
+      </c>
+      <c r="B78">
+        <v>2026</v>
+      </c>
+      <c r="C78">
+        <v>54</v>
+      </c>
+      <c r="D78" t="s">
+        <v>82</v>
+      </c>
+      <c r="E78" t="s">
+        <v>83</v>
+      </c>
+      <c r="F78" t="s">
+        <v>129</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H78" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
+        <v>1549</v>
+      </c>
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
+        <v>55</v>
+      </c>
+      <c r="D79" t="s">
+        <v>82</v>
+      </c>
+      <c r="E79" t="s">
+        <v>83</v>
+      </c>
+      <c r="F79" t="s">
+        <v>35</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H79" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80">
+        <v>1448</v>
+      </c>
+      <c r="B80">
+        <v>2026</v>
+      </c>
+      <c r="C80">
+        <v>2</v>
+      </c>
+      <c r="D80" t="s">
+        <v>169</v>
+      </c>
+      <c r="E80" t="s">
+        <v>170</v>
+      </c>
+      <c r="F80" t="s">
+        <v>32</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H80" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81">
+        <v>1437</v>
+      </c>
+      <c r="B81">
+        <v>2026</v>
+      </c>
+      <c r="C81">
+        <v>3</v>
+      </c>
+      <c r="D81" t="s">
+        <v>169</v>
+      </c>
+      <c r="E81" t="s">
+        <v>170</v>
+      </c>
+      <c r="F81" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H81" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82">
+        <v>1440</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82">
+        <v>4</v>
+      </c>
+      <c r="D82" t="s">
+        <v>169</v>
+      </c>
+      <c r="E82" t="s">
+        <v>170</v>
+      </c>
+      <c r="F82" t="s">
+        <v>19</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H82" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83">
+        <v>1470</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83">
+        <v>5</v>
+      </c>
+      <c r="D83" t="s">
+        <v>169</v>
+      </c>
+      <c r="E83" t="s">
+        <v>170</v>
+      </c>
+      <c r="F83" t="s">
+        <v>101</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H83" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84">
+        <v>1471</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84">
+        <v>6</v>
+      </c>
+      <c r="D84" t="s">
+        <v>169</v>
+      </c>
+      <c r="E84" t="s">
+        <v>170</v>
+      </c>
+      <c r="F84" t="s">
+        <v>19</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H84" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85">
+        <v>1472</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85">
+        <v>7</v>
+      </c>
+      <c r="D85" t="s">
+        <v>169</v>
+      </c>
+      <c r="E85" t="s">
+        <v>170</v>
+      </c>
+      <c r="F85" t="s">
+        <v>98</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H85" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86">
+        <v>1473</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86">
+        <v>8</v>
+      </c>
+      <c r="D86" t="s">
+        <v>169</v>
+      </c>
+      <c r="E86" t="s">
+        <v>170</v>
+      </c>
+      <c r="F86" t="s">
+        <v>84</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H86" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87">
+        <v>1474</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87">
+        <v>9</v>
+      </c>
+      <c r="D87" t="s">
+        <v>169</v>
+      </c>
+      <c r="E87" t="s">
+        <v>170</v>
+      </c>
+      <c r="F87" t="s">
+        <v>32</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H87" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88">
+        <v>1496</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>169</v>
+      </c>
+      <c r="E88" t="s">
+        <v>170</v>
+      </c>
+      <c r="F88" t="s">
+        <v>84</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H88" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89">
+        <v>1500</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
+        <v>169</v>
+      </c>
+      <c r="E89" t="s">
+        <v>170</v>
+      </c>
+      <c r="F89" t="s">
+        <v>129</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H89" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90">
+        <v>1535</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90">
+        <v>12</v>
+      </c>
+      <c r="D90" t="s">
+        <v>169</v>
+      </c>
+      <c r="E90" t="s">
+        <v>170</v>
+      </c>
+      <c r="F90" t="s">
+        <v>35</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H90" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91">
+        <v>1536</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91">
+        <v>13</v>
+      </c>
+      <c r="D91" t="s">
+        <v>169</v>
+      </c>
+      <c r="E91" t="s">
+        <v>170</v>
+      </c>
+      <c r="F91" t="s">
+        <v>75</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H91" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92">
+        <v>1451</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92">
+        <v>1</v>
+      </c>
+      <c r="D92" t="s">
+        <v>188</v>
+      </c>
+      <c r="E92" t="s">
+        <v>189</v>
+      </c>
+      <c r="F92" t="s">
+        <v>26</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H92" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93">
+        <v>1452</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93">
+        <v>2</v>
+      </c>
+      <c r="D93" t="s">
+        <v>188</v>
+      </c>
+      <c r="E93" t="s">
+        <v>189</v>
+      </c>
+      <c r="F93" t="s">
+        <v>26</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H93" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94">
+        <v>1453</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94">
+        <v>3</v>
+      </c>
+      <c r="D94" t="s">
+        <v>188</v>
+      </c>
+      <c r="E94" t="s">
+        <v>189</v>
+      </c>
+      <c r="F94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H94" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95">
+        <v>1454</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95">
+        <v>4</v>
+      </c>
+      <c r="D95" t="s">
+        <v>188</v>
+      </c>
+      <c r="E95" t="s">
+        <v>189</v>
+      </c>
+      <c r="F95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H95" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96">
+        <v>1455</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96">
+        <v>5</v>
+      </c>
+      <c r="D96" t="s">
+        <v>188</v>
+      </c>
+      <c r="E96" t="s">
+        <v>189</v>
+      </c>
+      <c r="F96" t="s">
+        <v>117</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H96" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97">
+        <v>1484</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97">
+        <v>6</v>
+      </c>
+      <c r="D97" t="s">
+        <v>188</v>
+      </c>
+      <c r="E97" t="s">
+        <v>189</v>
+      </c>
+      <c r="F97" t="s">
+        <v>26</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H97" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98">
+        <v>1501</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98">
+        <v>7</v>
+      </c>
+      <c r="D98" t="s">
+        <v>188</v>
+      </c>
+      <c r="E98" t="s">
+        <v>189</v>
+      </c>
+      <c r="F98" t="s">
+        <v>35</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H98" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99">
+        <v>1502</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99">
+        <v>8</v>
+      </c>
+      <c r="D99" t="s">
+        <v>188</v>
+      </c>
+      <c r="E99" t="s">
+        <v>189</v>
+      </c>
+      <c r="F99" t="s">
+        <v>117</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H99" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100">
+        <v>1526</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100">
+        <v>9</v>
+      </c>
+      <c r="D100" t="s">
+        <v>188</v>
+      </c>
+      <c r="E100" t="s">
+        <v>189</v>
+      </c>
+      <c r="F100" t="s">
+        <v>35</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H100" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101">
+        <v>1534</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>188</v>
+      </c>
+      <c r="E101" t="s">
+        <v>189</v>
+      </c>
+      <c r="F101" t="s">
+        <v>129</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H101" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102">
+        <v>1548</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
+        <v>188</v>
+      </c>
+      <c r="E102" t="s">
+        <v>189</v>
+      </c>
+      <c r="F102" t="s">
+        <v>129</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H102" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103">
+        <v>1450</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103">
+        <v>1</v>
+      </c>
+      <c r="D103" t="s">
+        <v>212</v>
+      </c>
+      <c r="E103" t="s">
+        <v>213</v>
+      </c>
+      <c r="F103" t="s">
+        <v>26</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H103" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104">
+        <v>1485</v>
+      </c>
+      <c r="B104">
+        <v>2026</v>
+      </c>
+      <c r="C104">
+        <v>2</v>
+      </c>
+      <c r="D104" t="s">
+        <v>212</v>
+      </c>
+      <c r="E104" t="s">
+        <v>213</v>
+      </c>
+      <c r="F104" t="s">
+        <v>215</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H104" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105">
+        <v>1486</v>
+      </c>
+      <c r="B105">
+        <v>2026</v>
+      </c>
+      <c r="C105">
+        <v>3</v>
+      </c>
+      <c r="D105" t="s">
+        <v>212</v>
+      </c>
+      <c r="E105" t="s">
+        <v>213</v>
+      </c>
+      <c r="F105" t="s">
+        <v>98</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H105" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106">
+        <v>1487</v>
+      </c>
+      <c r="B106">
+        <v>2026</v>
+      </c>
+      <c r="C106">
+        <v>4</v>
+      </c>
+      <c r="D106" t="s">
+        <v>212</v>
+      </c>
+      <c r="E106" t="s">
+        <v>213</v>
+      </c>
+      <c r="F106" t="s">
+        <v>98</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H106" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107">
+        <v>1488</v>
+      </c>
+      <c r="B107">
+        <v>2026</v>
+      </c>
+      <c r="C107">
+        <v>5</v>
+      </c>
+      <c r="D107" t="s">
+        <v>212</v>
+      </c>
+      <c r="E107" t="s">
+        <v>213</v>
+      </c>
+      <c r="F107" t="s">
+        <v>98</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H107" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108">
+        <v>1489</v>
+      </c>
+      <c r="B108">
+        <v>2026</v>
+      </c>
+      <c r="C108">
+        <v>6</v>
+      </c>
+      <c r="D108" t="s">
+        <v>212</v>
+      </c>
+      <c r="E108" t="s">
+        <v>213</v>
+      </c>
+      <c r="F108" t="s">
+        <v>26</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H108" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109">
+        <v>1518</v>
+      </c>
+      <c r="B109">
+        <v>2026</v>
+      </c>
+      <c r="C109">
+        <v>7</v>
+      </c>
+      <c r="D109" t="s">
+        <v>212</v>
+      </c>
+      <c r="E109" t="s">
+        <v>213</v>
+      </c>
+      <c r="F109" t="s">
+        <v>35</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H109" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>1550</v>
+      </c>
+      <c r="B110">
+        <v>2026</v>
+      </c>
+      <c r="C110">
+        <v>8</v>
+      </c>
+      <c r="D110" t="s">
+        <v>212</v>
+      </c>
+      <c r="E110" t="s">
+        <v>213</v>
+      </c>
+      <c r="F110" t="s">
+        <v>35</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H110" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>1479</v>
+      </c>
+      <c r="B111">
+        <v>2026</v>
+      </c>
+      <c r="C111">
+        <v>1</v>
+      </c>
+      <c r="D111" t="s">
+        <v>225</v>
+      </c>
+      <c r="E111" t="s">
+        <v>226</v>
+      </c>
+      <c r="F111" t="s">
+        <v>75</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H111" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>1417</v>
+      </c>
+      <c r="B112">
+        <v>2026</v>
+      </c>
+      <c r="C112">
+        <v>1367</v>
+      </c>
+      <c r="D112" t="s">
+        <v>228</v>
+      </c>
+      <c r="E112" t="s">
+        <v>229</v>
+      </c>
+      <c r="F112" t="s">
+        <v>10</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H112" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
         <v>1422</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34">
+      <c r="B113">
+        <v>2026</v>
+      </c>
+      <c r="C113">
         <v>3770</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" t="s">
+      <c r="D113" t="s">
+        <v>228</v>
+      </c>
+      <c r="E113" t="s">
+        <v>229</v>
+      </c>
+      <c r="F113" t="s">
         <v>10</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...3 lines deleted...]
-        <v>98</v>
+      <c r="G113" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H113" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>1460</v>
+      </c>
+      <c r="B114">
+        <v>2026</v>
+      </c>
+      <c r="C114">
+        <v>3776</v>
+      </c>
+      <c r="D114" t="s">
+        <v>228</v>
+      </c>
+      <c r="E114" t="s">
+        <v>229</v>
+      </c>
+      <c r="F114" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>1461</v>
+      </c>
+      <c r="B115">
+        <v>2026</v>
+      </c>
+      <c r="C115">
+        <v>3777</v>
+      </c>
+      <c r="D115" t="s">
+        <v>228</v>
+      </c>
+      <c r="E115" t="s">
+        <v>229</v>
+      </c>
+      <c r="F115" t="s">
+        <v>10</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H115" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>1504</v>
+      </c>
+      <c r="B116">
+        <v>2026</v>
+      </c>
+      <c r="C116">
+        <v>3778</v>
+      </c>
+      <c r="D116" t="s">
+        <v>228</v>
+      </c>
+      <c r="E116" t="s">
+        <v>229</v>
+      </c>
+      <c r="F116" t="s">
+        <v>10</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H116" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>1519</v>
+      </c>
+      <c r="B117">
+        <v>2026</v>
+      </c>
+      <c r="C117">
+        <v>3779</v>
+      </c>
+      <c r="D117" t="s">
+        <v>228</v>
+      </c>
+      <c r="E117" t="s">
+        <v>229</v>
+      </c>
+      <c r="F117" t="s">
+        <v>10</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H117" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>1520</v>
+      </c>
+      <c r="B118">
+        <v>2026</v>
+      </c>
+      <c r="C118">
+        <v>3780</v>
+      </c>
+      <c r="D118" t="s">
+        <v>228</v>
+      </c>
+      <c r="E118" t="s">
+        <v>229</v>
+      </c>
+      <c r="F118" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H118" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>1521</v>
+      </c>
+      <c r="B119">
+        <v>2026</v>
+      </c>
+      <c r="C119">
+        <v>3781</v>
+      </c>
+      <c r="D119" t="s">
+        <v>228</v>
+      </c>
+      <c r="E119" t="s">
+        <v>229</v>
+      </c>
+      <c r="F119" t="s">
+        <v>10</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H119" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>1533</v>
+      </c>
+      <c r="B120">
+        <v>2026</v>
+      </c>
+      <c r="C120">
+        <v>3782</v>
+      </c>
+      <c r="D120" t="s">
+        <v>228</v>
+      </c>
+      <c r="E120" t="s">
+        <v>229</v>
+      </c>
+      <c r="F120" t="s">
+        <v>10</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H120" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>1531</v>
+      </c>
+      <c r="B121">
+        <v>2026</v>
+      </c>
+      <c r="C121">
+        <v>3783</v>
+      </c>
+      <c r="D121" t="s">
+        <v>228</v>
+      </c>
+      <c r="E121" t="s">
+        <v>229</v>
+      </c>
+      <c r="F121" t="s">
+        <v>10</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H121" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>1529</v>
+      </c>
+      <c r="B122">
+        <v>2026</v>
+      </c>
+      <c r="C122">
+        <v>3784</v>
+      </c>
+      <c r="D122" t="s">
+        <v>228</v>
+      </c>
+      <c r="E122" t="s">
+        <v>229</v>
+      </c>
+      <c r="F122" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H122" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>1530</v>
+      </c>
+      <c r="B123">
+        <v>2026</v>
+      </c>
+      <c r="C123">
+        <v>3785</v>
+      </c>
+      <c r="D123" t="s">
+        <v>228</v>
+      </c>
+      <c r="E123" t="s">
+        <v>229</v>
+      </c>
+      <c r="F123" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H123" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>1532</v>
+      </c>
+      <c r="B124">
+        <v>2026</v>
+      </c>
+      <c r="C124">
+        <v>3786</v>
+      </c>
+      <c r="D124" t="s">
+        <v>228</v>
+      </c>
+      <c r="E124" t="s">
+        <v>229</v>
+      </c>
+      <c r="F124" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H124" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>1540</v>
+      </c>
+      <c r="B125">
+        <v>2026</v>
+      </c>
+      <c r="C125">
+        <v>3787</v>
+      </c>
+      <c r="D125" t="s">
+        <v>228</v>
+      </c>
+      <c r="E125" t="s">
+        <v>229</v>
+      </c>
+      <c r="F125" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H125" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>1541</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>3788</v>
+      </c>
+      <c r="D126" t="s">
+        <v>228</v>
+      </c>
+      <c r="E126" t="s">
+        <v>229</v>
+      </c>
+      <c r="F126" t="s">
+        <v>50</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H126" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>