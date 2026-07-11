--- v1 (2026-04-07)
+++ v2 (2026-07-11)
@@ -10,112 +10,157 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="456">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Fabrício de Chagas</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Modifica a redação do artigo 2º do Projeto de Lei nº 007/2026, a fim de corrigir equívoco de digitação na denominação da norma em referência, passando a vigorar com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>EMA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Tenente</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo único ao art. 2º do Projeto de Lei nº 013, de 19 de fevereiro de 2026, com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>Emenda de Redação</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf</t>
+  </si>
+  <si>
+    <t>Promove-se a correção redacional do §2º do artigo 6º do Projeto de Lei nº 026/2026, a fim de afastar erro de grafia, passsando a vigorar com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>Fica suprimido o artigo 2º do Projeto de Leio nº 027/2026, mantendo-se a redação originária do artigo 2º da Lei Municipal nº 3.670/2025.</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PMBJ</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera em parte a Lei Municipal nº 3.751/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos cargos de provimento efetivo da Câmara Municipal de Belo Jardim, e extingue cargos vacantes da estrutura administrativa, alterando o Anexo I da Lei Municipal nº 2.245/2015, revoga a Lei Municipal nº 3.644/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf</t>
   </si>
   <si>
     <t>Reestrutura o quadro de Cargos de provimento em Comissão da Câmara Municipal de Belo Jardim - PE; readéqua o regime de remuneração dos cargos em comissão, com reajuste de valores; cria vagas adicionais de cargos de provimento em comissão já existentes; reduz quantitativ de cargos da estrutura administrativa; revoga a Lei Municipal nº 3.645/2025; e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do valor da Cota para o Exercício da Atividade Parlamentar Municipal (CEAPM), prevista na Lei Municipal nº 3.475/2023, revoga a Lei Municipal nº 3.646/2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>Fabrício de Chagas</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf</t>
   </si>
   <si>
     <t>Denomina vias projetadas no Loteamento Paulo Guerra II e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos artigos 6º, 8º, 13, 18 e 26, e anexos I e II da Lei Municipal nº 3.499, de 28 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário-mínimo no âmbito do município de Belo Jardim/PE, instituído através do Decreto Federal nº 12.797, de 23 de dezembro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>Nilton Senhorinho</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de Unidade Básica de Saúde e dá outras providências.</t>
@@ -132,239 +177,413 @@
   <si>
     <t>Claudemir</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf</t>
   </si>
   <si>
     <t>Fica denominada a Sala Azul da Escola Municipal Luiza Leopoldina Lopes, localizada no Distrito de Xucuru, Município de Belo Jardim, Estado de Pernambuco, de “Espaço de Educação Inclusiva Safira Vitória Ferreira Santos” e dá outras providências.</t>
   </si>
   <si>
     <t>Daniel Lopes</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf</t>
   </si>
   <si>
     <t>Denomina a Sala Azul da Escola Municipal Vereador Joaquim Medeiros, Localizada no Distrito de Água Fria, Município de Belo Jardim, Estado do Pernambuco, de “Espaço de Educação Inclusiva, de “Irene Reis Bezerra” e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais da Educação Básica Contratados da Rede Municipal de Ensino de Belo Jardim e dá outras providências.</t>
   </si>
   <si>
+    <t>Edson Silva</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os procedimentos e prazos para a operacionalização das emendas individuais impositivas no Município de Belo Jardim e dá outras providências.</t>
+  </si>
+  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo, autoriza a realização de concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Belo Jardim, denominado “REFIS BELO JARDIM 2026”, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social ao INSTITUTO MUSICAL DO AGRESTE – BANDA SINFÔNICA 11 DE SETEMBRO, disciplina a formalização mediante Termo de Fomento, estabelece contrapartidas de interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Municipal nº 3.597 de 27 de março de 2024, e dá outras providências.</t>
   </si>
   <si>
-    <t>Tenente</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Festa do Padre Cícero, no bairro do São Pedro. Reconhecendo-a como manifestação cultural e imaterial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Poder Legislativo Municipal - CMBJ</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do artigo 3º, I, da Lei Municipal nº 3.764 de 30 de dezembro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução voluntária e excepcional de saldo financeiro resultante de economia e consequente não utilização integral de duodécimos _x000D_
 do exercício 2026, para auxiliar o Poder Executivo na aquisição de cestas básicas a serem doadas à _x000D_
 população hipossuficiente por ocasião da Semana Santa, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.360, de 16 de julho de 2021, para instituir o auxílio cesta básica aos contratados temporários na função de Agente de Limpeza Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos professores da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação oficial de logradouro público conhecido como Avenida Júlia Rodrigues Torres, e dá outras providências.</t>
+  </si>
+  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Metodologias Ativas para o Curso de Medicina pela Autarquia Educacional de Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf</t>
   </si>
   <si>
     <t>Estabelece forma especial de acesso ao programa de bolsas de estudos acadêmicos da Autarquia Educacional do Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.670/2025, que instituiu funções gratificadas na Autarquia Educacional de Belo Jardim – AEB, cria novas funções gratificadas, atualiza valores, institui a Comissão de Vestibular da Autarquia Educacional de Belo Jardim, revoga a Lei Municipal nº 1.543/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos servidores públicos efetivos, integrantes dos quadros administrativo e docente da Autarquia Educacional de Belo Jardim – AEB, e dáoutras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf</t>
   </si>
   <si>
     <t>Denominação de Equipamento Público Cozinha Comunitária e dá oiutras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece denominação de Imóvel Público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece denominação de via pública e dá outras providências -</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim o "Festival de Arte, Música, Cultura e Gastronomia do Sítio Rodrigues", reconhece o evento como Patrimônio Cultural Imaterial do Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de terreno urbano para a empresa EDJANIO FERNANDO MACEDO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dé da Cohab I</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a quadra poliesportiva de leonildo Caetano Marques, situada no Bairro COHAB I, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e atualiza os limites da Avenida Coronel Antônio Marinho, no Município de Belo Jardim – PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Corregedoria e Ouvidoria próprias para atuação na fiscalização e no controle interno e externo da Guarda Civil Municipal de Belo Jardim PE, e extingue a Corregedoria integrante da estrutura da Secretaria Municipal de Defesa Cidadã criada pelo Art. 5º da Lei Municipal nº 3.334/2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição e destinação dos honorários advocatícios de sucumbência devidos aos Procuradores do Município de Belo Jardim/PE, cria o Fundo Especial dos Honorários Advocatícios e o Conselho Gestor dos Honorários Advocatícios - CGHA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf</t>
+  </si>
+  <si>
+    <t>“Estabelece alíquota máxima à cobrança da tarifa do serviço de esgotamento sanitário no município de Belo Jardim, providências.” e dá outras</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Gradual de Retirada de Veículos de Tração Animal - VTAs no Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial ao Orçamento Municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para pagamento retroativo de adicional por tempo de serviço, na modalidade quinquênio, aos servidores efetivos do Poder Legislativo Municipal de Belo Jardim, em decorrência da recomposição da contagem de tempo de serviço restabelecida pela Lei Complementar Federal nº 226, de 12 de janeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o PROGRAMA TRILHAR - Trajetórias de Reconhecimento e Incentivo à Excelência na Educação Municipal, no âmbito do Município de Belo Jardim, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências."(Ofício de solicitação e negativa anexos)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1o da Lei Municipal no 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção de cargos públicos efetivos vagos integrantes da estrutura administrativa do Município de Belo Jardim, cria novos cargos públicos efetivos, reorganiza o quadro permanente de pessoal da Administração Pública Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a unificação dos cargos efetivos de Agente Administrativo integrantes da Administração Pública Municipal, estabelece estrutura remuneratória única e dá outras providências</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projetos de Resolução</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Manual de Controle Interno do Poder Legislativo de  Belo Jardim/PE, estabelecendo diretrizes, rotinas e padrões  de controle destinados à governança administrativa, à conformidade dos atos de gestão, à proteção do patrimônio público, à transparência e à regular prestação de contas.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf</t>
   </si>
   <si>
     <t>Concede de Título de Cidadã Belo-Jardinenese à Sra. Lindhiane Costa de Farias e dá outras providências.</t>
   </si>
   <si>
+    <t>Lila</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf</t>
+  </si>
+  <si>
+    <t>Cocede Medalha Orgulho Belo-Jardinense ao Sr. Anderson Chaves e da outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf</t>
+  </si>
+  <si>
+    <t>Título de cidaddão belo-jarrdinense ao Sr.Leone Sena.</t>
+  </si>
+  <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
-    <t>Edson Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf</t>
   </si>
   <si>
     <t>A relação contendo a quantidade de multas de foram aplicadas pela SEDEC  e os valores arrecadados com as mesmas no ano de 2025.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a sala de pediatria e se amesma está em funcionamento normal.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A SECRETARIA DE DEFESA CIDADÃ.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf</t>
+  </si>
+  <si>
+    <t>solicitando informações sobre porque o medicamento carbamazepina, utilizado por pessoas que tem epilepsia, Segundo informações faz mais de um ano que não está disponível na Farmácia do Município. Medicamento este disponível pelo SUS.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre crianças e adolescentes que vivem nas ruas e nas portas do comércio local em situação de mendicância. Por desinformação, ausência de dinheiro ou escolaridade, os pais, ou responsáveis, acabam por incentivar as crianças e os jovens a irem às ruas mendigar. Porém, as normas judiciárias são bem claras ao estipular a ilegalidade da mendicância. Com a prática, prevista em Código Penal, Lei das Contravenções Penais e Estatuto da Criança e do Adolescente, a responsabilidade cabe aos adultos em zelar pela integridade dos menores, e pode ocorrer até a perda da guarda e, diante da realidade atual, solicito ao Prefeito e, extensivamente à Secretaria de Ação e Desenvolvimento Social que seja encaminhado a esta Casa Legislativa informações de como estão sendo feitas a fiscalização e a punição dos adultos que permitem, induzem ou obrigam os jovens e crianças a essa prática que, pela lei, é criminosa? Existe em nosso Município uma equipe de abordagem social? Se Existe, quem faz parte? E Caso não exista que seja implantado o quanto antes.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito e, extensivamente a Secretaria Municipal de  Saúde que enviem a esta Casa legislativa as seguintes informações a respeito do convênio firmado entre o Hospital DMI e a Prefeitura Municipal: 1- Quais os tipos de cirurgias que serão realizadas? 2 - Valores das cirurgias, discriminando suas especialidades uma a uma; 3 – Previsão para a realização das mesmas; 4 – Como funciona o sistema de marcação dessas cirurgias? 5 – O montante de R$ 1.700.000,00 foi todo oriundo de emendas parlamentares ou há uma contrapartida do Governo Estadual ou do Ministério da Saúde?</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de Informação</t>
+  </si>
+  <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>Dé da Cohab I</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente  a Secretaria de Obras a implantação de um canteiro na Avenida Cinquentenário e a construção de uma pista de coper, tendo início na Avenida Senador Paulo Guerra, indo até o final da Avenida Cinquentenário.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente a Secretaria de Obras a execução da cobertura da quadra poliesportiva situada por trás do CRAS localizada no Bairro COHAB I.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e extensivamente a Secretaria de Defesa Cidadã e à Secretaria de Obras, a realização de estudo de viabilidade técnica para a implantação de redutores de velocidade do tipo quebra-molas nas imediações das residências construídas pela LM Construções, localizadas no Bairro São Sebastião, no Loteamento Residencial Bitury. Os moradores da localidade, relatam o tráfego de veículos em alta velocidade, gerando risco à segurança de pedestres, em especial crianças, idosos e demais residentes.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf</t>
   </si>
   <si>
     <t>A inclusão da modalidade de hidroginástica no âmbito do projeto de atividades físicas do Programa " Belo Jardim em Movimento", já existente em nosso Município.</t>
   </si>
   <si>
     <t>Cristiano Cabeludo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as obras de saneamento e pavimentação nas seguintes ruas: Bairro Santo Antônio - Rua São Manoel, Rua Juliana Pereira de Araújo, Travessa Agamenon Magalhães, Rua Geraldino Antonio de Menezes, Rua Camilo Benevides, Rua Josivaldo de Menezes, Travessa Honório Torres de Melo, Rua do Jardim (complemento); Bairro Cohab II - Rua 01, Rua do Chorão (complemento); Bairro Cohab III - complemento das Ruas: 08, 09, 10 e 11; Loteamento Nossa Senhora Aparecida - Rua Arthur Barbosa Maciel, Rua João Demétrio Sobrinho&lt; Rua José Francisco Freitas, Rua Santa Rosa e complemento das Ruas Senador Antônio Farias e Antônia Mergulhão.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf</t>
   </si>
   <si>
     <t>A execução das obras de saneamento e calçamento nas seguintes localidades: Bairros Maria Cristina, Morada Nobre, São Pedro, Gameleira, bem como no Distrito de Água Fria, Vila de Santa Luzia, Vila Raiz, Vila São Francisco de Assis e Vila de Campo Novo.</t>
   </si>
   <si>
     <t>Pitomba da Lotação</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados os recursos necessários para a execução da pavimentação asfáltica tendo início na BR 232 indo até a entrada da Vila Raiz pertencente ao nosso Município.</t>
   </si>
   <si>
     <t>Zé Guri Jr</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sapl.belojardim.pe.leg.br/media/</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente a Secretaria de Obras, a reposição do calçamento nas ruas que estão necessitando desse serviço, assim como a execução das obras de saneamento e calçamento em todo o Bairro José Barbosa Maciel, mais conhecido como Viana &amp; Moura da BR.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a implantação de uma praça no espaço existente para esta finalidade situado na Rua Marcos Luiz Cordeiro, no Bairro COHAB I, pertencente ao nosso Município.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente ao Secretário Municipal de Agricultura, a aração de terras nas seguintes localidades: Sítios: Lagoa da Chave, Bola I, Bola II, Distrito de Água Fria e Vila de Santa Luzia, Poço de Lama, Poço Comprido, Capoeira de Dentro, Barra do Liberal, Barro Branco, Assentamentos: Ouro I, 0uro II, Itacaeté I, Itacaeté II, Campo Novo, Sítio Peixe, Lagoa da Porta, Genipapo, Batinga, Ingá, Rodrigues, Barro Branco, Campo Novo, Lagoa da Inhuma, Lagoa da Porta e Vila Raiz.</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a recuperação das estradas da zona rural de Belo Jardim: Sítios: Lagoa da Chave, Bola I, Bola II, Distrito de Água Fria e Vila de Santa Luzia, Poço de Lama, Poço Comprido, Capoeira de Dentro, Barra do Liberal, Barro Branco, Assentamentos: Ouro I, 0uro II, Itacaeté I, Itacaeté II, Campo Novo, Sítio Peixe, Lagoa da Porta, Genipapo, Batinga, Ingá, Rodrigues, Barro Branco, Campo Novo, Lagoa da Inhuma, Lagoa da Porta e Vila Raiz</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e a Secretária Municipal de Infraestrutura e Urbanismo a execução das obras de saneamento e calçamento na Rua Capitão José Medeiros, situada no Bairro Ponte Nova, tendo em vista as precárias condições da via, que vêm causando transtornos aos moradores_x000D_
 especialmente em dias chuvosos.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer a convocação o do Sr. Fa bio Souza, Secreta rio Municipal de Defesa Social e Cidadania – SEDEC, para que_x000D_
 compareça a esta Casa Legislativa, em data a ser definida, a fim de prestar esclarecimentos sobre as arbitrariedades na Coordenação o e fiscalização o do trânsito no Município.</t>
   </si>
   <si>
@@ -375,75 +594,75 @@
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria Competente, destinação de uma área pública para a construção de um espaço de acolhimento e recuperação de animais em situação de Rua.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Obras, o calçamento na Rua Agenor Barbosa Maciel, Situada no Bairro Ponte Nova/ Pontilhão.</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e, extensivamente a Secretaria Municipal de Saúde, a reforma do Posto de Saúde – Estratégia de Atenção Primária, Localizada na Vila Santa Luzia</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Obras, que sejam realizados os serviços de saneamento básico e calçamento das seguintes ruas: Rua Maria Isabel Cordeiro, Rua Antônio Cazé Sobrinho e Rua José Figueira de Menezes, todas localizadas no Bairro Bela Vista. destacou em razão das condições precárias em que se encontram as referidas ruas, causando transtornos aos moradores, especialmente no período chuvoso.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Agricultura, que seja disponibilizado antecipadamente o cronograma de_x000D_
 distribuição das sementes, permitindo que os agricultores se organizem adequadamente para o plantio.</t>
   </si>
   <si>
     <t>Euno Andrade</t>
   </si>
   <si>
     <t>solicitando ao Prefeito que envie a esta Casa Legislativa o REFIS que irá vigorar no ano de 2026 e que disponibilize um parcelamento do IPTU em 10 vezes sem juros e com abatimento de 30% do valor do ano corrente, como também isentar as multas e juros do IPTU do ano atual caso esteja_x000D_
 atrasado e dos anos anteriores dos que estejam inadimplentes parcelando em 24 meses o débito dos últimos 4 anos sem juros e multas caso exista.</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf</t>
   </si>
   <si>
     <t>Reformas da Praça da Criança e da quadra poliesportiva, situadas no Bairro Cohab I._x000D_
 Saneamento e Calçamento na Rua Agenor Barbosa Maciel, situada no Bairro Ponte Nova.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf</t>
+  </si>
+  <si>
+    <t>A implantação da Academia da Saúde no Parque Janelas para o Rio</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf</t>
+  </si>
+  <si>
+    <t>A reposição de lâmpadas no trecho compreendido da Rua do Chorão até Cavalo Morto, próximo à residência do Sr. LUiz, localizado na zona rural do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de Sala Azul no Distrito de Serra do Vento (Ana Ester Alves Batista Pinheiro)</t>
+  </si>
+  <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo, a colocação de lâmpadas nos postes no trecho compreendido da Rua do Chorão até o Povoado de Nossa Senhora Aparecida, mais conhecido como Cavalo Morto, próximo a residência do Sr. Luiz.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Saúde, a implantação de uma Academia da Saúde no Parque_x000D_
 Janelas para o Rio.</t>
   </si>
   <si>
     <t>Irmão Adriano</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a conclusão da terraplanagem nas estradas que dão acesso as_x000D_
 seguintes localidades: Sítio Macapá do Monte, Campo de Farias passando por Risco Escuro até Santa Rosa e que seja colocado piçarro nas ladeiras a fim de facilitar a subida dos veículos em tempos chuvosos, melhorando assim a acessibilidade e segurança dos moradores, transeuntes e produtores rurais das regiões mencionadas.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a disponibilização de tratores para arar as terras, bem como, a distribuição de sementes, visando apoiar e fortalecer a agricultura familiar do Distrito de Serra do Vento e Sítios vizinhos.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo e a Secretaria de Defesa Cidadã – SEDEC, a execução da obra_x000D_
 de elevação da altura do muro e por conseguinte a implantação de câmeras de segurança na Escola Sebastião José da Silva, situada no Bairro COHAB III, e que sejam feitas rondas constantes no local pela Guarda Municipal.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito, e às Secretarias Competentes a limpeza e dragagem do córrego no Residencial Ayrton Maciel.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf</t>
@@ -463,116 +682,306 @@
   <si>
     <t>Construção de uma passagem molhada que liga o Sítio Campo Novo ao Sítio Peixe, pertencentes a nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf</t>
   </si>
   <si>
     <t>requalificação e reforma integral da Praça dos Eucaliptos, localizada no Bairro Edson Mororó neste Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf</t>
   </si>
   <si>
     <t>Solicita a Governadora do Estado de Pernambuco a Exma. Sra. Raquel teixeira Lyra Lucena, extensivamente à Secretária Estadual de Saúde a Sra. Zilda do Rego Cavalcanti a implantação de um Centro de Hemodiálise em nossa Cidade.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf</t>
   </si>
   <si>
     <t>Requer cópias da 1ª sessão ordinária do I período do ano de 2026, requerimento 003/2026 e cópia do respectivo requerimento.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf</t>
-[...14 lines deleted...]
-    <t>sanemanto e calçamento na Av. Raimunda Agueda de Melo (Viana e Moura da BR), e na Rua João Faustino Ferreira, e rua Melvin Jones, ambas no Bairro São Pedro.</t>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada sentido Xucuru a casa Nova no  terreno de Marcos da venda, e tambem outra passagem molhada no sítio Fundão, que vai  em sentido ao sítio Mimoso.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a execução das obras de calçamento nas seguintes localidades: no Sítio Quanduz em frente a Igreja de Santa Luzia; em frente à Igreja de Nossa Sra. da Conceição, no Sítio Conceição; na Igreja de Santa Luzia, no Sítio Miguel Dias e na Igreja Santa Rita, no Sítio Coelho, assim como as demais localidades que fazem parte da paróquia do Distrito de Xucuru.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf</t>
   </si>
   <si>
     <t>005 - Senhoria que seja feita a Restauração de dois quebra-molas na Rua Boa Vista (conhecida como Rua de Ednaldo Enfermeiro, bem como Restaurar todos os quebra-molas das ruas de Vila Nova._x000D_
 _x000D_
 006 - que seja feito o roço da PE 166, que liga Serra do Vento a Barra de Farias e que seja concluído o tapa buraco e a limpeza da Linha dÁgua.</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf</t>
-[...8 lines deleted...]
-    <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a execução das obras de calçamento nas seguintes localidades: no Sítio Quanduz em frente a Igreja de Santa Luzia; em frente à Igreja de Nossa Sra. da Conceição, no Sítio Conceição; na Igreja de Santa Luzia, no Sítio Miguel Dias e na Igreja Santa Rita, no Sítio Coelho, assim como as demais localidades que fazem parte da paróquia do Distrito de Xucuru.</t>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf</t>
+  </si>
+  <si>
+    <t>a contratação de Médicos Pediatra para ao hospital Júlio Alves de Lira, para atender a população do Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal, extensivamente ao Sr. Renato Duarte, Secretário Municipal de Educação e ao Sr. Adelmo Monteiro, Secretário Municipal de Gestão Pública que façam um estudo de viabilidade para que sejam disponibilizados ônibus para transportar os estudantes universitários ou que façam cursos técnicos em outros municípios, se não houver essa possibilidade e, caso não esteja sendo aplicada, que coloquem em prática a Lei nº 3.075/2015 que autoriza a concessão de auxílio transporte aos estudantes de cursos superior e técnico.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf</t>
   </si>
   <si>
     <t>A manutenção na rede de esgoto da Avenida Senador Paulo Guerra, nas proximidades da Escola Estadual Professora Maria Galvão, situada no Bairro Cohab I.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf</t>
   </si>
   <si>
     <t>implantação de Casa de Apoio na Cidade de Caruaru</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf</t>
   </si>
   <si>
     <t>reforma da praça do São Pedro</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf</t>
   </si>
   <si>
     <t>que seja incluída uma unidade do Belo Jardim em movimento no Loteamento Vila Bela.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf</t>
+  </si>
+  <si>
+    <t>sanemanto e calçamento na Av. Raimunda Agueda de Melo (Viana e Moura da BR), e na Rua João Faustino Ferreira, e rua Melvin Jones, ambas no Bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf</t>
+  </si>
+  <si>
+    <t>a realização do calçamento da via que liga o Instituto Federal de Pernambuco - Campus Belo Jardim até a praça do bairro Morada Nobre ( sentido saída para o Muquém)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf</t>
+  </si>
+  <si>
+    <t>serviço de calçamento  e infraestrutura para as ruas mencionadas Rua Jose Romildo Cordeiro, Treceita Travessa Boa Ventura Joaquim de Moura, rua Cícero Santino (Loteamento Gameleira Bairro são Pedro), Rua da Saudade e Travessa da Saudade, situadas no bairro BOm Conselho.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf</t>
+  </si>
+  <si>
+    <t>a construção de um ginásio poliesportivo na localidade da Vila Santa Luzia.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf</t>
+  </si>
+  <si>
+    <t>calçamento na Rua Jorge Amado, Boa Vista</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf</t>
+  </si>
+  <si>
+    <t>o Calçamento e limpeza de manutenção na Rua Cassia Jane Amorim situada no Bairro Viana e Moura da BR, bem como o calçamento ligando a Rua Adeilton de Lima ao Frei Damião.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf</t>
+  </si>
+  <si>
+    <t>1. Reforma da ponte da adutora, localizada no trecho sentido a Espalhadeira;_x000D_
+2. Calçamento da ladeira que dá acesso a  Espalhadeira, saíndo da PE-166.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Prefeito e à Secretaria de Obras a realização de mutirão de limpeza e reposição de calçamento na Rua Agamenon Rodrigues Caraciolo, localizada no bairro São Pedro, visando melhorar as condições de infraestrutura e limpeza da via.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>realização de patrolamento em toda a extensão da Avenida Germiniano Maciel, com início nas proximidades da Secretaria de Saúde até o final da via, visando a melhoria das condições de tráfego.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 066.2026 - SEDEC</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de pórtico de entrada e requalificação urbana no Bairro Santo Antônio e adjacências do DETRAN (COHAB I)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Pavimentação (Calçamento) e Rede de Saneamento Básico.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf</t>
+  </si>
+  <si>
+    <t>que seja feita a construção de uma passagem molhada no Sítio Bananeiras, localizado na zona rural deste Município</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf</t>
+  </si>
+  <si>
+    <t>Transição para trabalhar remotamente por motivos de saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a intervenção imediata da Secretaria de obras para solucionar o problema de esgoto a céu aberto na  Rua Josefa Nancy Alves, no Bairro Floresta.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Mutirão de Limpeza e Capinação (Loteamento Jardim Elen.)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Ilustríssimo Senhor Rodrigo Lira, Secretário de Agricultura do Município de Belo Jardim</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as seguintes providências para o Posto de Saúde do Distrito de Vila Nova: a Reforma geral do prédio, visando garantir melhores condições de atendimento à população e de trabalho aos profissionais de saúde, bem como a lotação de um profissional de odontologia na referida unidade, a fim de ampliar a oferta de serviços de saúde bucal para os moradores do distrito.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf</t>
+  </si>
+  <si>
+    <t>que seja feito serviço de limpeza e capinação na Rua Tânia Lima da Silva, popularmente conhecida como "Rua do Curral", localizada na área conhecida como São Sebastião.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso aos organizadores da Festa de Nossa Senhora de Fátima, realizada entre os dias 13 a 16 de maio no Sítio Batinga de Baixo.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf</t>
+  </si>
+  <si>
+    <t>para que seja feita a implantação de uma vila olímpica ou espaço desportivo, no campo da COHAB 2 onde podemos ter um campo, quadra pista de Copper entre outras modalidades para lazer.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Saneamento (Avenida Abílio Bezerra de Melo, Bairro Cohab I</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf</t>
+  </si>
+  <si>
+    <t>voto de aplauso à Escola de Jiu-jitsu Thiago Bradley, da Equipe Márcio Souza, na pessoa do Mestre Thiago Bradley, bem como aos competidores Pedro Henrique Lopes Gomes, Yuri Vinícius dos Santos Sobreira, Anderson de Oliveira Freitas, Lucas Kauê Moreira Rufino, Murilo Ryan Medeiros de Souza, João Francisco de Aquino Filho e Vitor Gabriel Melo de Cristo, que trouxeram para Belo Jardim 3 medalhas de ouro, 3 medalhas de prata e 1 medalha de bronze conquistadas durante o campeonato Open Jiu-jitsu Agreste, realizado neste mês de maio na cidade de Caruaru.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito que envie a esta Casa Legislativa um projeto de lei instituindo desconto de 50% na cobrança de IPTU para imóveis em ruas sem saneamento e/ou calçamento.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização dos serviços de recuperação, patrolamento da Estrada do Sítio do Meio, localizada na Zona Rural deste Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf</t>
+  </si>
+  <si>
+    <t>serviços de implantação de rede de saneamento básico e posterior pavimentação em calçamento na seguinte via pública: Rua: José de Souza Barbosa Bairro: Maria Cristina</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf</t>
+  </si>
+  <si>
+    <t>que seja feita a reforma e requalificação da calçada localizada na Avenida Júlia Rodrigues Torres, nas proximidades da Rodoviária, do lado direito da avenida passando pela entrada da Irmãos Valença e do acesso ao Centro de Artesanato da cidade, chegando na BR 232  com a devida adaptação de acessibilidade e mobilidade urbana.Atenciosamente,</t>
+  </si>
+  <si>
+    <t>Revitalização e manutenção integral da Praça da Saúde, localizada no Bairro Cohab 1.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf</t>
+  </si>
+  <si>
+    <t>que seja encaminhado o presente apelo ao Exelentíssimo Senhor Prefeito Gilvandro Estrela de Oliveira e, com cópia, ao Secretário de Infraestrutura e Urbanismo a Sra. Joedna Souza, solicitando os serviços de reforma, revitalização e recuperação estrutural  da Praça localizada nas proximidades das seguintes referências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf</t>
+  </si>
+  <si>
+    <t>saneamento básico e calçamento na Rua Francisco Solon de Lima, localizada no bairro José Barbosa Maciel (Viana e Moura da BR).</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf</t>
+  </si>
+  <si>
+    <t>que determine o retorno da cobertura e do patrulhamento ostensivo da Guarda Municipal no Distrito de Serra do Vento.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf</t>
+  </si>
+  <si>
+    <t>a aquisição de dois terrenos para abertura de um novo acesso à Comunidade Mãe Rainha, no Distrito de Serra do Vento, neste Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de implantação, pintura e revitalização de faixas de pedestres, acompanhadas de sinalização vertical (placas), em frente a todas as escolas das redes municipal e estadual</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de Saneamento Básico, Esgotamento Sanitário e Calçamento (Pavimentação) da Rua Luiz Carlos da Silva, localizada no bairro Maria Cristina</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf</t>
   </si>
   <si>
     <t>Que neste mês de fevereiro suspendam o envio das contas de água para as residências situadas no Distrito de Xucuru e localidades adjacentes tendo em vista que o abastecimento não está ocorrendo, resultando assim em cobrança indevida, ao mesmo tempo, em que solicita o envio de carros pipa para abastecer as quatro cisternas comunitárias situadas no Distrito de Xucuru para que os munícipes que por lá residem possam contar com água tratada e a limpeza da Barragem de Taiobinha.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cozinha comunitária no Bairro Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a intensificação das rondas ostensivas no bairro Viana e Mouira da BR</t>
   </si>
@@ -591,50 +1000,56 @@
   </si>
   <si>
     <t>solicitando ao Sr. Carlos Eduardo Braga Farias, Secretário de Assistência Social do Estado de Pernambuco e, extensivamente à Sra. Adriana Perboire, Secretária Municipal de Ação e Assistência Social, a implantação de uma cozinha comunitária no Distrito de Xucuru.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalação de uma unidade do HEMOPE no município de Belo Jardim-PE. GABINETE DO VEREADOR</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Adriano Antônio Carlos (Irmão Adriano), venho respeitosamente solicitar a Vossa Senhoria a colocação de duas placas indicativas do Distrito de SERRA DO VENTO, localizado no município de Belo Jardim, PE. Uma no sentido Recife x Sertão e outra no sentido Sertão x Recife, Para ser colocada na BR 332 próximo à entrada do distrito.</t>
   </si>
   <si>
     <t>solicitando ao Sr. Bruno Lezan Bittencourt na qualidade de Superintendente Regional do DNIT – Departamento Nacional de Infraestrutura de_x000D_
 Transportes de Pernambuco, a adoção de medidas urgentes a partir do quilômetro 172 da BR 232, no Município de Belo Jardim, com o objetivo de reduzir o número de acidentes registrados no referido trecho da rodovia. Solicita ainda, ao Sr. André de Souza Fonseca, Diretor Presidente do DER –_x000D_
 Departamento de Estradas e Rodagens do Estado de Pernambuco, para que faça uma articulação de um estudo técnico visando o mesmo objetivo.</t>
   </si>
   <si>
     <t>solicitando a Sra. Raquel Teixeira Lyra Lucena, Governadora do Estado de Pernambuco e, extensivamente a Sra. Zilda do Rego Cavalcanti, Secretária Estadual de Saúde, a implantação de um centro de hemodiálise em nosso Município.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 015/2026</t>
+  </si>
+  <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf</t>
   </si>
   <si>
     <t>requer Moção de Aplausos aos médicos   Juan Ramon Quevedo e Bessie Labrada pela inauguração da Clínica Belocardio, especializada em cardiologia e Ginecologia, que ocorreu no dia 16 de janeiro do corrente ano em nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos pela brilhante realização da Festa de São Sebastião, representando toda a manifestação religiosa e cultural, fortalecendo a identidade do povo belo-jardinense promovendo momentos de confraternização e lazer à nossa população.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos à agremiação carnavalesca Boi Brasinha, pela passagem de seus 10 anos de desfiles pelas ruas da nossa Cidade no período carnavalesco, movimentando nossa Cidade, famílias e artistas, trazendo cores e alegria às nossas ruas.</t>
   </si>
   <si>
     <t>Rui Nunes</t>
@@ -664,90 +1079,166 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Secretário de Agricultura Rodrigo Lira pela realização do reparo na estrada de Água Fria</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos organizadores da Festa de São José, realizada na Vila de Campo Novo.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao secretário da Educação Renato  Duarte pela entrega dos uniformes da rede municipal de ensino e pela nova identidade e qualidade dos materiais entregues</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Escola de Referência em Ensino Médio de Belo Jardim (EREM - BJ)</t>
   </si>
   <si>
+    <t>a Associação dos Produtores Rurais do Sítio Rodrigues e, extensivamente ao Secretário de Cultura, Turismo e Empreendedorismo, pelo brilhantismo na realização do I Festival da Arte, da Cultura e da Gastronomia, que homenageou e fortaleceu o turismo rural do Sítio Rodrigues, zona rural de Belo Jardim.</t>
+  </si>
+  <si>
+    <t>ao Sr. Leonardo Marcos da Silva (Léo Tattoo), pela realização do 5° Encontro de Tatuadores_x000D_
+de Belo Jardim, que reuniu dezenas de tatuadores de várias cidades e estados brasileiros, além de participantes estrangeiros, movimentando a rede hoteleira e proporcionando a realização de inúmeros negócios de produtos e serviços na área de cultura da tatuagem.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Paratleta Sr. Hyuri Martins</t>
+  </si>
+  <si>
+    <t>Ao senhor Carlos Arthur Gregório da Silva, e mais conhecido como Arthur Moto taxi, e demais organizadores pelo brilhantismo na realização do evento realizado no ultimo dia 03 de maio, intitulado como " 1 Encontro de Sanfoneiros em Volta do Rio".</t>
+  </si>
+  <si>
+    <t>Ao Exmo. Sr. Josafá Almeida Lima, Prefeito do Município de São Caetano, e extensivamente ao Secretário Municipal de Cultura e demais organizadores_x000D_
+pelo brilhantismo na realização da 11º Festival da Carroça de Burro, que ocorreu no dia 1º de maio e contou com desfile das carroças decoradas, corrida de burros e jericos e torneio do trabalhador, culminando com show de Batista Lima, Zezo e Alice Novaes.</t>
+  </si>
+  <si>
+    <t>à Sra. Rose Xukuru e a toda a equipe gestora e escolar da EMEI Manuel Teodoro de Arruda,localizada no distrito de Serra do Vento, em reconhecimento à brilhante iniciativa de promover a Primeira Eleição de Líderes de Turma, ação que fortalece a cidadania, o protagonismo estudantil e a formação democrática entre os alunos.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf</t>
+  </si>
+  <si>
+    <t>Obras de calçamento na Rua Padre Jefferson Diniz, localizada no bairro Boavista</t>
+  </si>
+  <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de pesar</t>
   </si>
   <si>
     <t>À família enlutada do Sr. Jeová Luiz da Silva, mais conhecido como Jeová do Bolo, pelo seu falecimento ocorrido no dia 19 de janeiro de 2026 em nosso Município.</t>
   </si>
   <si>
     <t>Dé da Cohab I_x000D_
 Pitomba da Lotação</t>
   </si>
   <si>
     <t>à família enlutada de José Valdivan Santos Silva, pelo seu falecimento ocorrido no dia 06 de fevereiro de 2026 na Cidade do Recife</t>
   </si>
   <si>
     <t>à família enlutada do Sr. Geraldo Ricarte do Nascimento, pelo seu falecimento ocorrido no dia 28 de janeiro de 2026 no Município de Caruaru.</t>
   </si>
   <si>
     <t>à família enlutada da Sra. Severina Bezerra dos Santos, mais conhecida como Dona Nina, pelo seu falecimento ocorrido no dia 31 de janeiro de 2026 no Município de Caruaru.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. José Cícero Cordeiro de Oliveira, pelo seu falecimento ocorrido no dia 08 de fevereiro de 2026 em nosso Município.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. José Gilberto Bezerra de Brito, pelo seu falecimento ocorrido na cidade de Recife no dia 20 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar à família enlutada da Sra. Mércia Regina.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do Sr. Zé do Coco</t>
   </si>
   <si>
+    <t>Claudemir_x000D_
+Cristiano Cabeludo_x000D_
+Daniel Lopes_x000D_
+Dé da Cohab I_x000D_
+Edson Silva_x000D_
+Euno Andrade_x000D_
+Fabrício de Chagas_x000D_
+Irmão Adriano_x000D_
+Jack Taboquinha_x000D_
+Lila_x000D_
+Nilton Senhorinho_x000D_
+Pitomba da Lotação_x000D_
+Rui Nunes_x000D_
+Tenente_x000D_
+Zé Guri Jr</t>
+  </si>
+  <si>
+    <t>À familia enlutada do Sr. Jose Chagas Jacinto, conhecido carinhosamente por "Zé Bigode", pelo seu falecimento ocorrido no dia 25 de fevereiro do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. Antônio Alves da Silva pelo seu falecimento ocorrido no dia 20 de março do corrente ano em nosso Município</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. José Antônio de Souza, (mais conhecido como Zé Do Coco) pelo seu_x000D_
+falecimento aos 74 anos, no dia 04 de abril do corrente ano no Distrito de Água Fria.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. José Moacir da Silva, pelo seu falecimento ocorrido no dia 12 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada da Sra. Rute Freitas de Lira, pelo seu falecimento ocorrido no dia 08 de_x000D_
+abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Dr. José de Carvalho Pires, mais conhecido como Dr. Pires, pelo seu falecimento ocorrido no dia 04 de maio do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. Jurandir Cazé de Arruda, pelo seu falecimento ocorrido no dia 05 de maio do corrente ano na Vila Raiz, situada em nosso_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf</t>
+  </si>
+  <si>
+    <t>o presente Voto de Pesar à família enlutada da Sra. Daffiny Niely, de 22 anos pelo seu falecimento ocorrido no dia 19 de maio de 2026.</t>
+  </si>
+  <si>
     <t>VR</t>
   </si>
   <si>
     <t>Voto de repúdio</t>
   </si>
   <si>
     <t>a conduta do Cel. Fábio Souza, Secretário de Defesa Cidadã e dois agentes da referida pasta por intimidação a minha pessoa no exercício da função de_x000D_
 legislador e fiscalizador. O fato ocorreu na manhã desta quarta-feira (11) dentro da Prefeitura de Belo Jardim. Vale salientar que a prerrogativa de Vereador com esteio na Constituição Federal e na Lei Orgânica do Município me garantem o direito de exercer e solicitar informações públicas, tais como documentos, imagens de segurança e videomonitoramento. Informações estas que me foram negadas e prevaricadas.</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a ASSOCIACAO DO DESENVOLVIMENTO COMUNITÁRIO DO BELO JARDIM-PE - ADECOBEJA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf</t>
   </si>
   <si>
     <t>Lei_n_3_770_Doacao_Jose_Romildo_ME_</t>
   </si>
   <si>
@@ -799,50 +1290,176 @@
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Programa de Incentivo ao Desempenho, o Adicional de Qualificação e o Adicional de Risco de Vida noâmbito da Câmara Municipal de Belo Jardim, revogaintegralmente a Lei Municipal nº 3.195, de 15 de dezembro de2017, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução voluntária e excepcional de saldo financeiro resultante de economia e consequente não utilização integral deduodécimos do exercício 2026, para auxiliar o Poder Executivo na aquisição de cestas básicas a serem doadas à população hipossuficiente por ocasião daSemana Santa, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Municipal no 3.597 de 27 de março de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Festado Padre Cícero e Nossa Senhora das Dores, no bairro do São Pedro, reconhecendo-a como manifestação cultural e imaterial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.789.2026  Dispõe sobre o reajuste da remuneração dos servidores públicos efetivos, integrantes dos quadros administrativo e docente da Autarquia Educacional de Belo Jardim – AEB.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.790/2026  Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.791/2026: Ementa: Autoriza o Poder Executivo Municipal a conceder subvenção social ao INSTITUTO MUSICAL DO AGRESTE – BANDA SINFÔNICA 11 DE SETEMBRO, disciplina a formalização mediante Termo de Fomento, estabelece contrapartidas de interesse público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.792/2026 - Dispõe sobre a alteração do artigo 3º, I, da Lei Municipal nº 3.764 de 30 de dezembro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.793/2026 Altera a Lei Municipal nº 3.360, de 16 de julho de 2021, para instituir o auxílio cesta básica aos contratados temporários na função de Agente de Limpeza Pública, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.794.2026 - Dispõe sobre a concessão de reajuste salarial aos professores da Rede Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.795.2026 - Altera a Lei Municipal nº 3.670.2025, que instituiu funções gratificadas na Autarquia Educacional de Belo Jardim – AEB, cria novas funções gratificadas, atualiza valores, institui a Comissão de Vestibular da Autarquia Educacional de Belo Jardim, revoga a Lei Municipal nº 1.543.2002, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.796/2026: Ementa: Estabelece forma especial de acesso ao programa de bolsas de estudos acadêmicos da Autarquia Educacional do Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.797.2026: - Dispõe sobre a criação do Programa de Metodologias Ativas para o Curso de Medicina pela Autarquia Educacional de Belo Jardim – AEB -- Faculdade do Belo Jardim - FBJ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.798/2026 -  Dispõe sobre a denominação oficial de logradouro público conhecido como Avenida Júlia Rodrigues Torres, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Estabelece denominação de Espaço Público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal 3800.2026 - Denominacao de via publica e da outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal  3.801.2026 - Institui no Calendário Oficial de Eventos do Município de Belo Jardim o Festival de Arte, Música, Cultura e Gastronomia do Sítio Rodrigues, reconhece o evento como Patrimônio Cultural Imaterial do Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e atualiza os limites da Avenida Coronel Antônio Marinho, no Município de Belo Jardim-PE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.803/2026: "Dispõe sobre a autorização para pagamento retroativo de adicional por tempo de serviço, na modalidade quinquênio, aos servidores efetivos do Poder Legislativo Municipal de Belo Jardim, em decorrência da recomposição da contagem de tempo de serviço restabelecida pela Lei Complementar Federal nº 226, de 12 de janeiro de 2026, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.804/2026: "Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.805/2025: "Denomina a Cozinha Comunitária, do loteamento Vila Bela I, de Maria de Lourdes Silva Santos e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.806/2026: “Institui o PROGRAMA TRILHAR - Trajetórias de Reconhecimento e Incentivo à Excelência na Educação Municipal, no âmbito do Município de Belo Jardim, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.807/2026: "Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.808/2026: Ementa: Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal  nº 3.809/2026: Ementa: Altera o artigo 1º da Lei Municipal nº 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1146,3343 +1763,5966 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H126"/>
+  <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>1425</v>
+        <v>1571</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>1430</v>
+        <v>1570</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>1431</v>
+        <v>1572</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1432</v>
+        <v>1569</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1434</v>
+        <v>1432</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1436</v>
+        <v>1427</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1439</v>
+        <v>1428</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1456</v>
+        <v>1434</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1463</v>
+        <v>1433</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1475</v>
+        <v>1436</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1476</v>
+        <v>1439</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1477</v>
+        <v>1456</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1499</v>
+        <v>1581</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1503</v>
+        <v>1463</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1522</v>
+        <v>1475</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1523</v>
+        <v>1476</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1524</v>
+        <v>1477</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1537</v>
+        <v>1499</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" t="s">
         <v>25</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1538</v>
+        <v>1503</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H24" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1539</v>
+        <v>1583</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1544</v>
+        <v>1522</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1545</v>
+        <v>1523</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="H28" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1449</v>
+        <v>1582</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F29" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1513</v>
+        <v>1537</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1441</v>
+        <v>1539</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F32" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1442</v>
+        <v>1544</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F33" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1443</v>
+        <v>1545</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1444</v>
+        <v>1552</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F35" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1445</v>
+        <v>1567</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1446</v>
+        <v>1568</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H37" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1447</v>
+        <v>1584</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1478</v>
+        <v>1592</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1480</v>
+        <v>1598</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H40" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1481</v>
+        <v>1606</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1482</v>
+        <v>1612</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D42" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F42" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1483</v>
+        <v>1613</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D43" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F43" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H43" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1435</v>
+        <v>1621</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D44" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F44" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1438</v>
+        <v>1628</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H45" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1464</v>
+        <v>1631</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="D46" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E46" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F46" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="H46" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1465</v>
+        <v>1634</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="D47" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F47" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="H47" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1466</v>
+        <v>1636</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
+        <v>43</v>
+      </c>
+      <c r="D48" t="s">
         <v>24</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F48" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="H48" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1467</v>
+        <v>1638</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
+        <v>44</v>
+      </c>
+      <c r="D49" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" t="s">
         <v>25</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>93</v>
+        <v>26</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="H49" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1468</v>
+        <v>1639</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
+        <v>45</v>
+      </c>
+      <c r="D50" t="s">
+        <v>24</v>
+      </c>
+      <c r="E50" t="s">
+        <v>25</v>
+      </c>
+      <c r="F50" t="s">
         <v>26</v>
       </c>
-      <c r="D50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G50" s="1" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="H50" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1469</v>
+        <v>1643</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F51" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
       <c r="H51" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1457</v>
+        <v>1644</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D52" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F52" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1458</v>
+        <v>1623</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="E53" t="s">
-        <v>83</v>
+        <v>129</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="H53" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1459</v>
+        <v>1510</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="E54" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="H54" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1462</v>
+        <v>1591</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="E55" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>125</v>
+        <v>137</v>
       </c>
       <c r="H55" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1490</v>
+        <v>1633</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="D56" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="E56" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>102</v>
+        <v>139</v>
       </c>
       <c r="H56" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1491</v>
+        <v>1449</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E57" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="H57" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1492</v>
+        <v>1513</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E58" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F58" t="s">
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="H58" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1493</v>
+        <v>1525</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="D59" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E59" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F59" t="s">
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="H59" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1494</v>
+        <v>1586</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="D60" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E60" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="H60" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1495</v>
+        <v>1587</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="D61" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E61" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F61" t="s">
-        <v>75</v>
+        <v>15</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="H61" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1497</v>
+        <v>1588</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>38</v>
+        <v>6</v>
       </c>
       <c r="D62" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E62" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F62" t="s">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>134</v>
+        <v>153</v>
       </c>
       <c r="H62" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1498</v>
+        <v>1647</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="E63" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="F63" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
       <c r="H63" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1505</v>
+        <v>1441</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E64" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="H64" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1506</v>
+        <v>1442</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F65" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="H65" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1507</v>
+        <v>1443</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="D66" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E66" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F66" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>142</v>
+        <v>163</v>
       </c>
       <c r="H66" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1508</v>
+        <v>1444</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="D67" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E67" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="H67" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1509</v>
+        <v>1445</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E68" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F68" t="s">
-        <v>35</v>
+        <v>167</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="H68" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1511</v>
+        <v>1446</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="D69" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E69" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="H69" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1512</v>
+        <v>1447</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D70" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F70" t="s">
-        <v>75</v>
+        <v>172</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="H70" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1514</v>
+        <v>1478</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E71" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F71" t="s">
-        <v>75</v>
+        <v>175</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1515</v>
+        <v>1480</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E72" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F72" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>154</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1516</v>
+        <v>1481</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E73" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="H73" t="s">
-        <v>156</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1517</v>
+        <v>1482</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
+        <v>16</v>
+      </c>
+      <c r="D74" t="s">
+        <v>157</v>
+      </c>
+      <c r="E74" t="s">
+        <v>158</v>
+      </c>
+      <c r="F74" t="s">
         <v>50</v>
       </c>
-      <c r="D74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G74" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="H74" t="s">
-        <v>158</v>
+        <v>179</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1542</v>
+        <v>1483</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E75" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F75" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="H75" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1543</v>
+        <v>1435</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="D76" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E76" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F76" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>161</v>
+        <v>181</v>
       </c>
       <c r="H76" t="s">
-        <v>162</v>
+        <v>182</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1546</v>
+        <v>1438</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D77" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E77" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="H77" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1547</v>
+        <v>1464</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D78" t="s">
-        <v>82</v>
+        <v>157</v>
       </c>
       <c r="E78" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="F78" t="s">
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>165</v>
+        <v>11</v>
       </c>
       <c r="H78" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1549</v>
+        <v>1465</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
+        <v>23</v>
+      </c>
+      <c r="D79" t="s">
+        <v>157</v>
+      </c>
+      <c r="E79" t="s">
+        <v>158</v>
+      </c>
+      <c r="F79" t="s">
         <v>55</v>
       </c>
-      <c r="D79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G79" s="1" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1448</v>
+        <v>1466</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="D80" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E80" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F80" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1437</v>
+        <v>1467</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="D81" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E81" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1440</v>
+        <v>1468</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>4</v>
+        <v>26</v>
       </c>
       <c r="D82" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E82" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>167</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1470</v>
+        <v>1469</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="D83" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E83" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F83" t="s">
-        <v>101</v>
+        <v>190</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1471</v>
+        <v>1462</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="D84" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E84" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>102</v>
+        <v>192</v>
       </c>
       <c r="H84" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1472</v>
+        <v>1458</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D85" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E85" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F85" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>102</v>
+        <v>194</v>
       </c>
       <c r="H85" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1473</v>
+        <v>1459</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D86" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E86" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F86" t="s">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>102</v>
+        <v>196</v>
       </c>
       <c r="H86" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1474</v>
+        <v>1457</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="D87" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E87" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F87" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>102</v>
+        <v>198</v>
       </c>
       <c r="H87" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1496</v>
+        <v>1490</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
+        <v>32</v>
+      </c>
+      <c r="D88" t="s">
+        <v>157</v>
+      </c>
+      <c r="E88" t="s">
+        <v>158</v>
+      </c>
+      <c r="F88" t="s">
         <v>10</v>
       </c>
-      <c r="D88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G88" s="1" t="s">
-        <v>182</v>
+        <v>11</v>
       </c>
       <c r="H88" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1500</v>
+        <v>1491</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
+        <v>33</v>
+      </c>
+      <c r="D89" t="s">
+        <v>157</v>
+      </c>
+      <c r="E89" t="s">
+        <v>158</v>
+      </c>
+      <c r="F89" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D89" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H89" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1535</v>
+        <v>1492</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D90" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E90" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F90" t="s">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H90" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1536</v>
+        <v>1493</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="D91" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="E91" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="F91" t="s">
-        <v>75</v>
+        <v>202</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H91" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1451</v>
+        <v>1494</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="D92" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E92" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F92" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1452</v>
+        <v>1495</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>37</v>
       </c>
       <c r="D93" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E93" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F93" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1453</v>
+        <v>1497</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="D94" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E94" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F94" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="H94" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1454</v>
+        <v>1498</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="D95" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E95" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F95" t="s">
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="H95" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1455</v>
+        <v>1505</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="D96" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E96" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F96" t="s">
-        <v>117</v>
+        <v>175</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="H96" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1484</v>
+        <v>1506</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="D97" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E97" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F97" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>102</v>
+        <v>213</v>
       </c>
       <c r="H97" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="D98" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E98" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F98" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="H98" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="D99" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E99" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F99" t="s">
-        <v>117</v>
+        <v>26</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="H99" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1526</v>
+        <v>1509</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="D100" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E100" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F100" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="H100" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1534</v>
+        <v>1516</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D101" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E101" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F101" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="H101" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1548</v>
+        <v>1517</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>11</v>
+        <v>46</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E102" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="F102" t="s">
-        <v>129</v>
+        <v>47</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="H102" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1450</v>
+        <v>1515</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="D103" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E103" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F103" t="s">
-        <v>26</v>
+        <v>202</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>102</v>
+        <v>224</v>
       </c>
       <c r="H103" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1485</v>
+        <v>1512</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="D104" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E104" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F104" t="s">
-        <v>215</v>
+        <v>55</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="H104" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1486</v>
+        <v>1542</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="D105" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E105" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F105" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>102</v>
+        <v>228</v>
       </c>
       <c r="H105" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1487</v>
+        <v>1543</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>4</v>
+        <v>52</v>
       </c>
       <c r="D106" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E106" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F106" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>102</v>
+        <v>230</v>
       </c>
       <c r="H106" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1488</v>
+        <v>1546</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="D107" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E107" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F107" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="H107" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1489</v>
+        <v>1547</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>6</v>
+        <v>54</v>
       </c>
       <c r="D108" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E108" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F108" t="s">
-        <v>26</v>
+        <v>202</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>102</v>
+        <v>234</v>
       </c>
       <c r="H108" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1518</v>
+        <v>1549</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>7</v>
+        <v>55</v>
       </c>
       <c r="D109" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E109" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F109" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="H109" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1550</v>
+        <v>1514</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="D110" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="E110" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="F110" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="H110" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1479</v>
+        <v>1511</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="D111" t="s">
-        <v>225</v>
+        <v>157</v>
       </c>
       <c r="E111" t="s">
-        <v>226</v>
+        <v>158</v>
       </c>
       <c r="F111" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>102</v>
+        <v>240</v>
       </c>
       <c r="H111" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1417</v>
+        <v>1566</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>1367</v>
+        <v>59</v>
       </c>
       <c r="D112" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E112" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F112" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="H112" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1422</v>
+        <v>1564</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>3770</v>
+        <v>60</v>
       </c>
       <c r="D113" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E113" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F113" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="H113" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1460</v>
+        <v>1565</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>3776</v>
+        <v>61</v>
       </c>
       <c r="D114" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E114" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F114" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="H114" t="s">
-        <v>25</v>
+        <v>247</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1461</v>
+        <v>1563</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>3777</v>
+        <v>62</v>
       </c>
       <c r="D115" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E115" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F115" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="H115" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1504</v>
+        <v>1585</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>3778</v>
+        <v>63</v>
       </c>
       <c r="D116" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E116" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F116" t="s">
-        <v>10</v>
+        <v>202</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="H116" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1519</v>
+        <v>1589</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>3779</v>
+        <v>64</v>
       </c>
       <c r="D117" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E117" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F117" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="H117" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1520</v>
+        <v>1590</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>3780</v>
+        <v>65</v>
       </c>
       <c r="D118" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E118" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="H118" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1521</v>
+        <v>1594</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>3781</v>
+        <v>66</v>
       </c>
       <c r="D119" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E119" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="H119" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1533</v>
+        <v>1595</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>3782</v>
+        <v>67</v>
       </c>
       <c r="D120" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E120" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F120" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="H120" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1531</v>
+        <v>1597</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>3783</v>
+        <v>68</v>
       </c>
       <c r="D121" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E121" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F121" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="H121" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1529</v>
+        <v>1599</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>3784</v>
+        <v>69</v>
       </c>
       <c r="D122" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E122" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F122" t="s">
-        <v>10</v>
+        <v>202</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="H122" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1530</v>
+        <v>1600</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>3785</v>
+        <v>70</v>
       </c>
       <c r="D123" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E123" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F123" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="H123" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1532</v>
+        <v>1601</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>3786</v>
+        <v>71</v>
       </c>
       <c r="D124" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E124" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F124" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="H124" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1540</v>
+        <v>1602</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>3787</v>
+        <v>72</v>
       </c>
       <c r="D125" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="E125" t="s">
-        <v>229</v>
+        <v>158</v>
       </c>
       <c r="F125" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="H125" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
+        <v>1614</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>73</v>
+      </c>
+      <c r="D126" t="s">
+        <v>157</v>
+      </c>
+      <c r="E126" t="s">
+        <v>158</v>
+      </c>
+      <c r="F126" t="s">
+        <v>202</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H126" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>1615</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>74</v>
+      </c>
+      <c r="D127" t="s">
+        <v>157</v>
+      </c>
+      <c r="E127" t="s">
+        <v>158</v>
+      </c>
+      <c r="F127" t="s">
+        <v>202</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H127" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>1616</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>75</v>
+      </c>
+      <c r="D128" t="s">
+        <v>157</v>
+      </c>
+      <c r="E128" t="s">
+        <v>158</v>
+      </c>
+      <c r="F128" t="s">
+        <v>202</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H128" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>1617</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>76</v>
+      </c>
+      <c r="D129" t="s">
+        <v>157</v>
+      </c>
+      <c r="E129" t="s">
+        <v>158</v>
+      </c>
+      <c r="F129" t="s">
+        <v>50</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H129" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>1618</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>77</v>
+      </c>
+      <c r="D130" t="s">
+        <v>157</v>
+      </c>
+      <c r="E130" t="s">
+        <v>158</v>
+      </c>
+      <c r="F130" t="s">
+        <v>167</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H130" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>1619</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>78</v>
+      </c>
+      <c r="D131" t="s">
+        <v>157</v>
+      </c>
+      <c r="E131" t="s">
+        <v>158</v>
+      </c>
+      <c r="F131" t="s">
+        <v>99</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H131" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>1620</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>79</v>
+      </c>
+      <c r="D132" t="s">
+        <v>157</v>
+      </c>
+      <c r="E132" t="s">
+        <v>158</v>
+      </c>
+      <c r="F132" t="s">
+        <v>41</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H132" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>1622</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>80</v>
+      </c>
+      <c r="D133" t="s">
+        <v>157</v>
+      </c>
+      <c r="E133" t="s">
+        <v>158</v>
+      </c>
+      <c r="F133" t="s">
+        <v>55</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H133" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>1624</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>81</v>
+      </c>
+      <c r="D134" t="s">
+        <v>157</v>
+      </c>
+      <c r="E134" t="s">
+        <v>158</v>
+      </c>
+      <c r="F134" t="s">
+        <v>202</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H134" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>1627</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>82</v>
+      </c>
+      <c r="D135" t="s">
+        <v>157</v>
+      </c>
+      <c r="E135" t="s">
+        <v>158</v>
+      </c>
+      <c r="F135" t="s">
+        <v>99</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H135" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>1630</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>83</v>
+      </c>
+      <c r="D136" t="s">
+        <v>157</v>
+      </c>
+      <c r="E136" t="s">
+        <v>158</v>
+      </c>
+      <c r="F136" t="s">
+        <v>202</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H136" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>1632</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>84</v>
+      </c>
+      <c r="D137" t="s">
+        <v>157</v>
+      </c>
+      <c r="E137" t="s">
+        <v>158</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H137" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>1637</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>85</v>
+      </c>
+      <c r="D138" t="s">
+        <v>157</v>
+      </c>
+      <c r="E138" t="s">
+        <v>158</v>
+      </c>
+      <c r="F138" t="s">
+        <v>55</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H138" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>1640</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>86</v>
+      </c>
+      <c r="D139" t="s">
+        <v>157</v>
+      </c>
+      <c r="E139" t="s">
+        <v>158</v>
+      </c>
+      <c r="F139" t="s">
+        <v>99</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H139" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>1641</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>87</v>
+      </c>
+      <c r="D140" t="s">
+        <v>157</v>
+      </c>
+      <c r="E140" t="s">
+        <v>158</v>
+      </c>
+      <c r="F140" t="s">
+        <v>202</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H140" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>1642</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>88</v>
+      </c>
+      <c r="D141" t="s">
+        <v>157</v>
+      </c>
+      <c r="E141" t="s">
+        <v>158</v>
+      </c>
+      <c r="F141" t="s">
+        <v>202</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H141" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>1645</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>89</v>
+      </c>
+      <c r="D142" t="s">
+        <v>157</v>
+      </c>
+      <c r="E142" t="s">
+        <v>158</v>
+      </c>
+      <c r="F142" t="s">
+        <v>55</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H142" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>1646</v>
+      </c>
+      <c r="B143">
+        <v>2026</v>
+      </c>
+      <c r="C143">
+        <v>90</v>
+      </c>
+      <c r="D143" t="s">
+        <v>157</v>
+      </c>
+      <c r="E143" t="s">
+        <v>158</v>
+      </c>
+      <c r="F143" t="s">
+        <v>99</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H143" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>1448</v>
+      </c>
+      <c r="B144">
+        <v>2026</v>
+      </c>
+      <c r="C144">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
+        <v>305</v>
+      </c>
+      <c r="E144" t="s">
+        <v>306</v>
+      </c>
+      <c r="F144" t="s">
+        <v>47</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H144" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>1437</v>
+      </c>
+      <c r="B145">
+        <v>2026</v>
+      </c>
+      <c r="C145">
+        <v>3</v>
+      </c>
+      <c r="D145" t="s">
+        <v>305</v>
+      </c>
+      <c r="E145" t="s">
+        <v>306</v>
+      </c>
+      <c r="F145" t="s">
+        <v>10</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H145" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>1440</v>
+      </c>
+      <c r="B146">
+        <v>2026</v>
+      </c>
+      <c r="C146">
+        <v>4</v>
+      </c>
+      <c r="D146" t="s">
+        <v>305</v>
+      </c>
+      <c r="E146" t="s">
+        <v>306</v>
+      </c>
+      <c r="F146" t="s">
+        <v>10</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H146" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>1470</v>
+      </c>
+      <c r="B147">
+        <v>2026</v>
+      </c>
+      <c r="C147">
+        <v>5</v>
+      </c>
+      <c r="D147" t="s">
+        <v>305</v>
+      </c>
+      <c r="E147" t="s">
+        <v>306</v>
+      </c>
+      <c r="F147" t="s">
+        <v>175</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H147" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>1471</v>
+      </c>
+      <c r="B148">
+        <v>2026</v>
+      </c>
+      <c r="C148">
+        <v>6</v>
+      </c>
+      <c r="D148" t="s">
+        <v>305</v>
+      </c>
+      <c r="E148" t="s">
+        <v>306</v>
+      </c>
+      <c r="F148" t="s">
+        <v>10</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H148" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>1472</v>
+      </c>
+      <c r="B149">
+        <v>2026</v>
+      </c>
+      <c r="C149">
+        <v>7</v>
+      </c>
+      <c r="D149" t="s">
+        <v>305</v>
+      </c>
+      <c r="E149" t="s">
+        <v>306</v>
+      </c>
+      <c r="F149" t="s">
+        <v>172</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H149" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>1473</v>
+      </c>
+      <c r="B150">
+        <v>2026</v>
+      </c>
+      <c r="C150">
+        <v>8</v>
+      </c>
+      <c r="D150" t="s">
+        <v>305</v>
+      </c>
+      <c r="E150" t="s">
+        <v>306</v>
+      </c>
+      <c r="F150" t="s">
+        <v>99</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H150" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>1474</v>
+      </c>
+      <c r="B151">
+        <v>2026</v>
+      </c>
+      <c r="C151">
+        <v>9</v>
+      </c>
+      <c r="D151" t="s">
+        <v>305</v>
+      </c>
+      <c r="E151" t="s">
+        <v>306</v>
+      </c>
+      <c r="F151" t="s">
+        <v>47</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H151" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>1496</v>
+      </c>
+      <c r="B152">
+        <v>2026</v>
+      </c>
+      <c r="C152">
+        <v>10</v>
+      </c>
+      <c r="D152" t="s">
+        <v>305</v>
+      </c>
+      <c r="E152" t="s">
+        <v>306</v>
+      </c>
+      <c r="F152" t="s">
+        <v>99</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H152" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>1500</v>
+      </c>
+      <c r="B153">
+        <v>2026</v>
+      </c>
+      <c r="C153">
+        <v>11</v>
+      </c>
+      <c r="D153" t="s">
+        <v>305</v>
+      </c>
+      <c r="E153" t="s">
+        <v>306</v>
+      </c>
+      <c r="F153" t="s">
+        <v>202</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H153" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>1535</v>
+      </c>
+      <c r="B154">
+        <v>2026</v>
+      </c>
+      <c r="C154">
+        <v>12</v>
+      </c>
+      <c r="D154" t="s">
+        <v>305</v>
+      </c>
+      <c r="E154" t="s">
+        <v>306</v>
+      </c>
+      <c r="F154" t="s">
+        <v>50</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H154" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>1536</v>
+      </c>
+      <c r="B155">
+        <v>2026</v>
+      </c>
+      <c r="C155">
+        <v>13</v>
+      </c>
+      <c r="D155" t="s">
+        <v>305</v>
+      </c>
+      <c r="E155" t="s">
+        <v>306</v>
+      </c>
+      <c r="F155" t="s">
+        <v>55</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H155" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>1629</v>
+      </c>
+      <c r="B156">
+        <v>2026</v>
+      </c>
+      <c r="C156">
+        <v>15</v>
+      </c>
+      <c r="D156" t="s">
+        <v>305</v>
+      </c>
+      <c r="E156" t="s">
+        <v>306</v>
+      </c>
+      <c r="F156" t="s">
+        <v>175</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H156" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>1451</v>
+      </c>
+      <c r="B157">
+        <v>2026</v>
+      </c>
+      <c r="C157">
+        <v>1</v>
+      </c>
+      <c r="D157" t="s">
+        <v>326</v>
+      </c>
+      <c r="E157" t="s">
+        <v>327</v>
+      </c>
+      <c r="F157" t="s">
+        <v>41</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H157" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>1452</v>
+      </c>
+      <c r="B158">
+        <v>2026</v>
+      </c>
+      <c r="C158">
+        <v>2</v>
+      </c>
+      <c r="D158" t="s">
+        <v>326</v>
+      </c>
+      <c r="E158" t="s">
+        <v>327</v>
+      </c>
+      <c r="F158" t="s">
+        <v>41</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H158" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>1453</v>
+      </c>
+      <c r="B159">
+        <v>2026</v>
+      </c>
+      <c r="C159">
+        <v>3</v>
+      </c>
+      <c r="D159" t="s">
+        <v>326</v>
+      </c>
+      <c r="E159" t="s">
+        <v>327</v>
+      </c>
+      <c r="F159" t="s">
+        <v>41</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H159" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>1454</v>
+      </c>
+      <c r="B160">
+        <v>2026</v>
+      </c>
+      <c r="C160">
+        <v>4</v>
+      </c>
+      <c r="D160" t="s">
+        <v>326</v>
+      </c>
+      <c r="E160" t="s">
+        <v>327</v>
+      </c>
+      <c r="F160" t="s">
+        <v>334</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H160" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>1455</v>
+      </c>
+      <c r="B161">
+        <v>2026</v>
+      </c>
+      <c r="C161">
+        <v>5</v>
+      </c>
+      <c r="D161" t="s">
+        <v>326</v>
+      </c>
+      <c r="E161" t="s">
+        <v>327</v>
+      </c>
+      <c r="F161" t="s">
+        <v>190</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H161" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>1484</v>
+      </c>
+      <c r="B162">
+        <v>2026</v>
+      </c>
+      <c r="C162">
+        <v>6</v>
+      </c>
+      <c r="D162" t="s">
+        <v>326</v>
+      </c>
+      <c r="E162" t="s">
+        <v>327</v>
+      </c>
+      <c r="F162" t="s">
+        <v>41</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H162" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>1501</v>
+      </c>
+      <c r="B163">
+        <v>2026</v>
+      </c>
+      <c r="C163">
+        <v>7</v>
+      </c>
+      <c r="D163" t="s">
+        <v>326</v>
+      </c>
+      <c r="E163" t="s">
+        <v>327</v>
+      </c>
+      <c r="F163" t="s">
+        <v>50</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H163" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>1502</v>
+      </c>
+      <c r="B164">
+        <v>2026</v>
+      </c>
+      <c r="C164">
+        <v>8</v>
+      </c>
+      <c r="D164" t="s">
+        <v>326</v>
+      </c>
+      <c r="E164" t="s">
+        <v>327</v>
+      </c>
+      <c r="F164" t="s">
+        <v>190</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H164" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>1526</v>
+      </c>
+      <c r="B165">
+        <v>2026</v>
+      </c>
+      <c r="C165">
+        <v>9</v>
+      </c>
+      <c r="D165" t="s">
+        <v>326</v>
+      </c>
+      <c r="E165" t="s">
+        <v>327</v>
+      </c>
+      <c r="F165" t="s">
+        <v>50</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H165" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>1534</v>
+      </c>
+      <c r="B166">
+        <v>2026</v>
+      </c>
+      <c r="C166">
+        <v>10</v>
+      </c>
+      <c r="D166" t="s">
+        <v>326</v>
+      </c>
+      <c r="E166" t="s">
+        <v>327</v>
+      </c>
+      <c r="F166" t="s">
+        <v>202</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H166" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>1548</v>
+      </c>
+      <c r="B167">
+        <v>2026</v>
+      </c>
+      <c r="C167">
+        <v>11</v>
+      </c>
+      <c r="D167" t="s">
+        <v>326</v>
+      </c>
+      <c r="E167" t="s">
+        <v>327</v>
+      </c>
+      <c r="F167" t="s">
+        <v>202</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H167" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>1574</v>
+      </c>
+      <c r="B168">
+        <v>2026</v>
+      </c>
+      <c r="C168">
+        <v>12</v>
+      </c>
+      <c r="D168" t="s">
+        <v>326</v>
+      </c>
+      <c r="E168" t="s">
+        <v>327</v>
+      </c>
+      <c r="F168" t="s">
+        <v>50</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H168" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>1575</v>
+      </c>
+      <c r="B169">
+        <v>2026</v>
+      </c>
+      <c r="C169">
+        <v>13</v>
+      </c>
+      <c r="D169" t="s">
+        <v>326</v>
+      </c>
+      <c r="E169" t="s">
+        <v>327</v>
+      </c>
+      <c r="F169" t="s">
+        <v>41</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H169" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>1596</v>
+      </c>
+      <c r="B170">
+        <v>2026</v>
+      </c>
+      <c r="C170">
+        <v>14</v>
+      </c>
+      <c r="D170" t="s">
+        <v>326</v>
+      </c>
+      <c r="E170" t="s">
+        <v>327</v>
+      </c>
+      <c r="F170" t="s">
+        <v>167</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H170" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>1607</v>
+      </c>
+      <c r="B171">
+        <v>2026</v>
+      </c>
+      <c r="C171">
+        <v>15</v>
+      </c>
+      <c r="D171" t="s">
+        <v>326</v>
+      </c>
+      <c r="E171" t="s">
+        <v>327</v>
+      </c>
+      <c r="F171" t="s">
+        <v>50</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H171" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>1608</v>
+      </c>
+      <c r="B172">
+        <v>2026</v>
+      </c>
+      <c r="C172">
+        <v>16</v>
+      </c>
+      <c r="D172" t="s">
+        <v>326</v>
+      </c>
+      <c r="E172" t="s">
+        <v>327</v>
+      </c>
+      <c r="F172" t="s">
+        <v>55</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H172" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>1609</v>
+      </c>
+      <c r="B173">
+        <v>2026</v>
+      </c>
+      <c r="C173">
+        <v>17</v>
+      </c>
+      <c r="D173" t="s">
+        <v>326</v>
+      </c>
+      <c r="E173" t="s">
+        <v>327</v>
+      </c>
+      <c r="F173" t="s">
+        <v>202</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H173" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>1626</v>
+      </c>
+      <c r="B174">
+        <v>2026</v>
+      </c>
+      <c r="C174">
+        <v>18</v>
+      </c>
+      <c r="D174" t="s">
+        <v>326</v>
+      </c>
+      <c r="E174" t="s">
+        <v>327</v>
+      </c>
+      <c r="F174" t="s">
+        <v>190</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H174" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>1450</v>
+      </c>
+      <c r="B175">
+        <v>2026</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>359</v>
+      </c>
+      <c r="E175" t="s">
+        <v>360</v>
+      </c>
+      <c r="F175" t="s">
+        <v>41</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H175" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>1485</v>
+      </c>
+      <c r="B176">
+        <v>2026</v>
+      </c>
+      <c r="C176">
+        <v>2</v>
+      </c>
+      <c r="D176" t="s">
+        <v>359</v>
+      </c>
+      <c r="E176" t="s">
+        <v>360</v>
+      </c>
+      <c r="F176" t="s">
+        <v>362</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H176" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>1486</v>
+      </c>
+      <c r="B177">
+        <v>2026</v>
+      </c>
+      <c r="C177">
+        <v>3</v>
+      </c>
+      <c r="D177" t="s">
+        <v>359</v>
+      </c>
+      <c r="E177" t="s">
+        <v>360</v>
+      </c>
+      <c r="F177" t="s">
+        <v>172</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H177" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>1487</v>
+      </c>
+      <c r="B178">
+        <v>2026</v>
+      </c>
+      <c r="C178">
+        <v>4</v>
+      </c>
+      <c r="D178" t="s">
+        <v>359</v>
+      </c>
+      <c r="E178" t="s">
+        <v>360</v>
+      </c>
+      <c r="F178" t="s">
+        <v>172</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H178" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>1488</v>
+      </c>
+      <c r="B179">
+        <v>2026</v>
+      </c>
+      <c r="C179">
+        <v>5</v>
+      </c>
+      <c r="D179" t="s">
+        <v>359</v>
+      </c>
+      <c r="E179" t="s">
+        <v>360</v>
+      </c>
+      <c r="F179" t="s">
+        <v>172</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H179" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>1489</v>
+      </c>
+      <c r="B180">
+        <v>2026</v>
+      </c>
+      <c r="C180">
+        <v>6</v>
+      </c>
+      <c r="D180" t="s">
+        <v>359</v>
+      </c>
+      <c r="E180" t="s">
+        <v>360</v>
+      </c>
+      <c r="F180" t="s">
+        <v>41</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H180" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>1518</v>
+      </c>
+      <c r="B181">
+        <v>2026</v>
+      </c>
+      <c r="C181">
+        <v>7</v>
+      </c>
+      <c r="D181" t="s">
+        <v>359</v>
+      </c>
+      <c r="E181" t="s">
+        <v>360</v>
+      </c>
+      <c r="F181" t="s">
+        <v>50</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H181" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>1550</v>
+      </c>
+      <c r="B182">
+        <v>2026</v>
+      </c>
+      <c r="C182">
+        <v>8</v>
+      </c>
+      <c r="D182" t="s">
+        <v>359</v>
+      </c>
+      <c r="E182" t="s">
+        <v>360</v>
+      </c>
+      <c r="F182" t="s">
+        <v>50</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H182" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>1573</v>
+      </c>
+      <c r="B183">
+        <v>2026</v>
+      </c>
+      <c r="C183">
+        <v>9</v>
+      </c>
+      <c r="D183" t="s">
+        <v>359</v>
+      </c>
+      <c r="E183" t="s">
+        <v>360</v>
+      </c>
+      <c r="F183" t="s">
+        <v>372</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H183" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>1576</v>
+      </c>
+      <c r="B184">
+        <v>2026</v>
+      </c>
+      <c r="C184">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>359</v>
+      </c>
+      <c r="E184" t="s">
+        <v>360</v>
+      </c>
+      <c r="F184" t="s">
+        <v>99</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H184" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>1577</v>
+      </c>
+      <c r="B185">
+        <v>2026</v>
+      </c>
+      <c r="C185">
+        <v>11</v>
+      </c>
+      <c r="D185" t="s">
+        <v>359</v>
+      </c>
+      <c r="E185" t="s">
+        <v>360</v>
+      </c>
+      <c r="F185" t="s">
+        <v>372</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H185" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>1578</v>
+      </c>
+      <c r="B186">
+        <v>2026</v>
+      </c>
+      <c r="C186">
+        <v>12</v>
+      </c>
+      <c r="D186" t="s">
+        <v>359</v>
+      </c>
+      <c r="E186" t="s">
+        <v>360</v>
+      </c>
+      <c r="F186" t="s">
+        <v>50</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H186" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>1579</v>
+      </c>
+      <c r="B187">
+        <v>2026</v>
+      </c>
+      <c r="C187">
+        <v>13</v>
+      </c>
+      <c r="D187" t="s">
+        <v>359</v>
+      </c>
+      <c r="E187" t="s">
+        <v>360</v>
+      </c>
+      <c r="F187" t="s">
+        <v>41</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H187" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>1610</v>
+      </c>
+      <c r="B188">
+        <v>2026</v>
+      </c>
+      <c r="C188">
+        <v>14</v>
+      </c>
+      <c r="D188" t="s">
+        <v>359</v>
+      </c>
+      <c r="E188" t="s">
+        <v>360</v>
+      </c>
+      <c r="F188" t="s">
+        <v>372</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H188" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>1611</v>
+      </c>
+      <c r="B189">
+        <v>2026</v>
+      </c>
+      <c r="C189">
+        <v>15</v>
+      </c>
+      <c r="D189" t="s">
+        <v>359</v>
+      </c>
+      <c r="E189" t="s">
+        <v>360</v>
+      </c>
+      <c r="F189" t="s">
+        <v>50</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H189" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>1625</v>
+      </c>
+      <c r="B190">
+        <v>2026</v>
+      </c>
+      <c r="C190">
+        <v>16</v>
+      </c>
+      <c r="D190" t="s">
+        <v>359</v>
+      </c>
+      <c r="E190" t="s">
+        <v>360</v>
+      </c>
+      <c r="F190" t="s">
+        <v>41</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H190" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>1479</v>
+      </c>
+      <c r="B191">
+        <v>2026</v>
+      </c>
+      <c r="C191">
+        <v>1</v>
+      </c>
+      <c r="D191" t="s">
+        <v>382</v>
+      </c>
+      <c r="E191" t="s">
+        <v>383</v>
+      </c>
+      <c r="F191" t="s">
+        <v>55</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H191" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>1417</v>
+      </c>
+      <c r="B192">
+        <v>2026</v>
+      </c>
+      <c r="C192">
+        <v>1367</v>
+      </c>
+      <c r="D192" t="s">
+        <v>385</v>
+      </c>
+      <c r="E192" t="s">
+        <v>386</v>
+      </c>
+      <c r="F192" t="s">
+        <v>26</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H192" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>1422</v>
+      </c>
+      <c r="B193">
+        <v>2026</v>
+      </c>
+      <c r="C193">
+        <v>3770</v>
+      </c>
+      <c r="D193" t="s">
+        <v>385</v>
+      </c>
+      <c r="E193" t="s">
+        <v>386</v>
+      </c>
+      <c r="F193" t="s">
+        <v>26</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H193" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>1460</v>
+      </c>
+      <c r="B194">
+        <v>2026</v>
+      </c>
+      <c r="C194">
+        <v>3776</v>
+      </c>
+      <c r="D194" t="s">
+        <v>385</v>
+      </c>
+      <c r="E194" t="s">
+        <v>386</v>
+      </c>
+      <c r="F194" t="s">
+        <v>26</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H194" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>1461</v>
+      </c>
+      <c r="B195">
+        <v>2026</v>
+      </c>
+      <c r="C195">
+        <v>3777</v>
+      </c>
+      <c r="D195" t="s">
+        <v>385</v>
+      </c>
+      <c r="E195" t="s">
+        <v>386</v>
+      </c>
+      <c r="F195" t="s">
+        <v>26</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H195" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>1504</v>
+      </c>
+      <c r="B196">
+        <v>2026</v>
+      </c>
+      <c r="C196">
+        <v>3778</v>
+      </c>
+      <c r="D196" t="s">
+        <v>385</v>
+      </c>
+      <c r="E196" t="s">
+        <v>386</v>
+      </c>
+      <c r="F196" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H196" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>1519</v>
+      </c>
+      <c r="B197">
+        <v>2026</v>
+      </c>
+      <c r="C197">
+        <v>3779</v>
+      </c>
+      <c r="D197" t="s">
+        <v>385</v>
+      </c>
+      <c r="E197" t="s">
+        <v>386</v>
+      </c>
+      <c r="F197" t="s">
+        <v>26</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H197" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>1520</v>
+      </c>
+      <c r="B198">
+        <v>2026</v>
+      </c>
+      <c r="C198">
+        <v>3780</v>
+      </c>
+      <c r="D198" t="s">
+        <v>385</v>
+      </c>
+      <c r="E198" t="s">
+        <v>386</v>
+      </c>
+      <c r="F198" t="s">
+        <v>26</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H198" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>1521</v>
+      </c>
+      <c r="B199">
+        <v>2026</v>
+      </c>
+      <c r="C199">
+        <v>3781</v>
+      </c>
+      <c r="D199" t="s">
+        <v>385</v>
+      </c>
+      <c r="E199" t="s">
+        <v>386</v>
+      </c>
+      <c r="F199" t="s">
+        <v>26</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H199" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>1533</v>
+      </c>
+      <c r="B200">
+        <v>2026</v>
+      </c>
+      <c r="C200">
+        <v>3782</v>
+      </c>
+      <c r="D200" t="s">
+        <v>385</v>
+      </c>
+      <c r="E200" t="s">
+        <v>386</v>
+      </c>
+      <c r="F200" t="s">
+        <v>26</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H200" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>1531</v>
+      </c>
+      <c r="B201">
+        <v>2026</v>
+      </c>
+      <c r="C201">
+        <v>3783</v>
+      </c>
+      <c r="D201" t="s">
+        <v>385</v>
+      </c>
+      <c r="E201" t="s">
+        <v>386</v>
+      </c>
+      <c r="F201" t="s">
+        <v>26</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H201" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>1529</v>
+      </c>
+      <c r="B202">
+        <v>2026</v>
+      </c>
+      <c r="C202">
+        <v>3784</v>
+      </c>
+      <c r="D202" t="s">
+        <v>385</v>
+      </c>
+      <c r="E202" t="s">
+        <v>386</v>
+      </c>
+      <c r="F202" t="s">
+        <v>26</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H202" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>1530</v>
+      </c>
+      <c r="B203">
+        <v>2026</v>
+      </c>
+      <c r="C203">
+        <v>3785</v>
+      </c>
+      <c r="D203" t="s">
+        <v>385</v>
+      </c>
+      <c r="E203" t="s">
+        <v>386</v>
+      </c>
+      <c r="F203" t="s">
+        <v>26</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H203" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>1532</v>
+      </c>
+      <c r="B204">
+        <v>2026</v>
+      </c>
+      <c r="C204">
+        <v>3786</v>
+      </c>
+      <c r="D204" t="s">
+        <v>385</v>
+      </c>
+      <c r="E204" t="s">
+        <v>386</v>
+      </c>
+      <c r="F204" t="s">
+        <v>26</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H204" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>1540</v>
+      </c>
+      <c r="B205">
+        <v>2026</v>
+      </c>
+      <c r="C205">
+        <v>3787</v>
+      </c>
+      <c r="D205" t="s">
+        <v>385</v>
+      </c>
+      <c r="E205" t="s">
+        <v>386</v>
+      </c>
+      <c r="F205" t="s">
+        <v>26</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H205" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
         <v>1541</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126">
+      <c r="B206">
+        <v>2026</v>
+      </c>
+      <c r="C206">
         <v>3788</v>
       </c>
-      <c r="D126" t="s">
-[...12 lines deleted...]
-        <v>256</v>
+      <c r="D206" t="s">
+        <v>385</v>
+      </c>
+      <c r="E206" t="s">
+        <v>386</v>
+      </c>
+      <c r="F206" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H206" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>1555</v>
+      </c>
+      <c r="B207">
+        <v>2026</v>
+      </c>
+      <c r="C207">
+        <v>3789</v>
+      </c>
+      <c r="D207" t="s">
+        <v>385</v>
+      </c>
+      <c r="E207" t="s">
+        <v>386</v>
+      </c>
+      <c r="F207" t="s">
+        <v>26</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H207" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>1554</v>
+      </c>
+      <c r="B208">
+        <v>2026</v>
+      </c>
+      <c r="C208">
+        <v>3790</v>
+      </c>
+      <c r="D208" t="s">
+        <v>385</v>
+      </c>
+      <c r="E208" t="s">
+        <v>386</v>
+      </c>
+      <c r="F208" t="s">
+        <v>26</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H208" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>1556</v>
+      </c>
+      <c r="B209">
+        <v>2026</v>
+      </c>
+      <c r="C209">
+        <v>3791</v>
+      </c>
+      <c r="D209" t="s">
+        <v>385</v>
+      </c>
+      <c r="E209" t="s">
+        <v>386</v>
+      </c>
+      <c r="F209" t="s">
+        <v>26</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H209" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>1557</v>
+      </c>
+      <c r="B210">
+        <v>2026</v>
+      </c>
+      <c r="C210">
+        <v>3792</v>
+      </c>
+      <c r="D210" t="s">
+        <v>385</v>
+      </c>
+      <c r="E210" t="s">
+        <v>386</v>
+      </c>
+      <c r="F210" t="s">
+        <v>26</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H210" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>1558</v>
+      </c>
+      <c r="B211">
+        <v>2026</v>
+      </c>
+      <c r="C211">
+        <v>3793</v>
+      </c>
+      <c r="D211" t="s">
+        <v>385</v>
+      </c>
+      <c r="E211" t="s">
+        <v>386</v>
+      </c>
+      <c r="F211" t="s">
+        <v>26</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H211" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>1559</v>
+      </c>
+      <c r="B212">
+        <v>2026</v>
+      </c>
+      <c r="C212">
+        <v>3794</v>
+      </c>
+      <c r="D212" t="s">
+        <v>385</v>
+      </c>
+      <c r="E212" t="s">
+        <v>386</v>
+      </c>
+      <c r="F212" t="s">
+        <v>26</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H212" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>1560</v>
+      </c>
+      <c r="B213">
+        <v>2026</v>
+      </c>
+      <c r="C213">
+        <v>3795</v>
+      </c>
+      <c r="D213" t="s">
+        <v>385</v>
+      </c>
+      <c r="E213" t="s">
+        <v>386</v>
+      </c>
+      <c r="F213" t="s">
+        <v>26</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H213" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>1561</v>
+      </c>
+      <c r="B214">
+        <v>2026</v>
+      </c>
+      <c r="C214">
+        <v>3796</v>
+      </c>
+      <c r="D214" t="s">
+        <v>385</v>
+      </c>
+      <c r="E214" t="s">
+        <v>386</v>
+      </c>
+      <c r="F214" t="s">
+        <v>26</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H214" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>1553</v>
+      </c>
+      <c r="B215">
+        <v>2026</v>
+      </c>
+      <c r="C215">
+        <v>3797</v>
+      </c>
+      <c r="D215" t="s">
+        <v>385</v>
+      </c>
+      <c r="E215" t="s">
+        <v>386</v>
+      </c>
+      <c r="F215" t="s">
+        <v>26</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H215" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>1562</v>
+      </c>
+      <c r="B216">
+        <v>2026</v>
+      </c>
+      <c r="C216">
+        <v>3798</v>
+      </c>
+      <c r="D216" t="s">
+        <v>385</v>
+      </c>
+      <c r="E216" t="s">
+        <v>386</v>
+      </c>
+      <c r="F216" t="s">
+        <v>26</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H216" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>1593</v>
+      </c>
+      <c r="B217">
+        <v>2026</v>
+      </c>
+      <c r="C217">
+        <v>3799</v>
+      </c>
+      <c r="D217" t="s">
+        <v>385</v>
+      </c>
+      <c r="E217" t="s">
+        <v>386</v>
+      </c>
+      <c r="F217" t="s">
+        <v>26</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H217" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>1604</v>
+      </c>
+      <c r="B218">
+        <v>2026</v>
+      </c>
+      <c r="C218">
+        <v>3800</v>
+      </c>
+      <c r="D218" t="s">
+        <v>385</v>
+      </c>
+      <c r="E218" t="s">
+        <v>386</v>
+      </c>
+      <c r="F218" t="s">
+        <v>26</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H218" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>1605</v>
+      </c>
+      <c r="B219">
+        <v>2026</v>
+      </c>
+      <c r="C219">
+        <v>3801</v>
+      </c>
+      <c r="D219" t="s">
+        <v>385</v>
+      </c>
+      <c r="E219" t="s">
+        <v>386</v>
+      </c>
+      <c r="F219" t="s">
+        <v>26</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H219" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>1635</v>
+      </c>
+      <c r="B220">
+        <v>2026</v>
+      </c>
+      <c r="C220">
+        <v>3802</v>
+      </c>
+      <c r="D220" t="s">
+        <v>385</v>
+      </c>
+      <c r="E220" t="s">
+        <v>386</v>
+      </c>
+      <c r="F220" t="s">
+        <v>26</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H220" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>1648</v>
+      </c>
+      <c r="B221">
+        <v>2026</v>
+      </c>
+      <c r="C221">
+        <v>3803</v>
+      </c>
+      <c r="D221" t="s">
+        <v>385</v>
+      </c>
+      <c r="E221" t="s">
+        <v>386</v>
+      </c>
+      <c r="F221" t="s">
+        <v>26</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H221" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>1649</v>
+      </c>
+      <c r="B222">
+        <v>2026</v>
+      </c>
+      <c r="C222">
+        <v>3804</v>
+      </c>
+      <c r="D222" t="s">
+        <v>385</v>
+      </c>
+      <c r="E222" t="s">
+        <v>386</v>
+      </c>
+      <c r="F222" t="s">
+        <v>26</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H222" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>1650</v>
+      </c>
+      <c r="B223">
+        <v>2026</v>
+      </c>
+      <c r="C223">
+        <v>3805</v>
+      </c>
+      <c r="D223" t="s">
+        <v>385</v>
+      </c>
+      <c r="E223" t="s">
+        <v>386</v>
+      </c>
+      <c r="F223" t="s">
+        <v>26</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H223" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>1651</v>
+      </c>
+      <c r="B224">
+        <v>2026</v>
+      </c>
+      <c r="C224">
+        <v>3806</v>
+      </c>
+      <c r="D224" t="s">
+        <v>385</v>
+      </c>
+      <c r="E224" t="s">
+        <v>386</v>
+      </c>
+      <c r="F224" t="s">
+        <v>26</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H224" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>1652</v>
+      </c>
+      <c r="B225">
+        <v>2026</v>
+      </c>
+      <c r="C225">
+        <v>3807</v>
+      </c>
+      <c r="D225" t="s">
+        <v>385</v>
+      </c>
+      <c r="E225" t="s">
+        <v>386</v>
+      </c>
+      <c r="F225" t="s">
+        <v>26</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H225" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>1653</v>
+      </c>
+      <c r="B226">
+        <v>2026</v>
+      </c>
+      <c r="C226">
+        <v>3808</v>
+      </c>
+      <c r="D226" t="s">
+        <v>385</v>
+      </c>
+      <c r="E226" t="s">
+        <v>386</v>
+      </c>
+      <c r="F226" t="s">
+        <v>26</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H226" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>1654</v>
+      </c>
+      <c r="B227">
+        <v>2026</v>
+      </c>
+      <c r="C227">
+        <v>3809</v>
+      </c>
+      <c r="D227" t="s">
+        <v>385</v>
+      </c>
+      <c r="E227" t="s">
+        <v>386</v>
+      </c>
+      <c r="F227" t="s">
+        <v>26</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H227" t="s">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4568,50 +7808,151 @@
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>