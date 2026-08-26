--- v2 (2026-07-11)
+++ v3 (2026-08-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="456">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1262" uniqueCount="505">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -398,87 +398,162 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências."(Ofício de solicitação e negativa anexos)</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1o da Lei Municipal no 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos públicos efetivos vagos integrantes da estrutura administrativa do Município de Belo Jardim, cria novos cargos públicos efetivos, reorganiza o quadro permanente de pessoal da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a unificação dos cargos efetivos de Agente Administrativo integrantes da Administração Pública Municipal, estabelece estrutura remuneratória única e dá outras providências</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1661/projeto_de_lei__048.2026_-_marocas_run.pdf</t>
+  </si>
+  <si>
+    <t>Institui e inclui no Calendário Oficial de Eventos do Município de Belo Jardim a Marocas Run, reconhecendo-a como manifestação cultural imaterial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_de_lei_049.2026_-_denomina_a_quadra_poliesportiva_de_francisco_arcenio_pereira_filho__situada_no_bairro_cohab_i_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Denomina a quadra poliesportiva de Francisco Arcenio Pereira Filho , situada no Bairro COHAB I, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1662/pl_050.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS O lOTEAMENTO VILLAGE NOSSA SENHORA DE LOURDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Rui Nunes</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1663/projeto_de_lei_no_051_-_denomina_de_calcamento_jose_amaro_de_araujo_duca_amaro_a_via_publica_de_acesso_e_contorno_a_barragem_do_bitury_localizada_neste_municipio_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "Calçamento José Amaro de Araújo (Duca Amaro)" a via pública de acesso e contorno à Barragem do Bitury, localizada neste município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/projeto_de_lei_052.2026_-_denomina_de_jose_domingos_de_melo_a_ciclovia_de_taboquinha_localizada_no_municipio_de_belo_jardim-pe_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "José Domingos de Melo" a Ciclovia de Taboquinha, localizada no Município de Belo Jardim-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/projeto_de_lei_053.2026_-_execucao_semanal_dos_hinos_nacionalj_de_pernambuco_e_de_belo_jardim_nas_escolas_-_tenente.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a execução semanal dos Hinos Nacional Brasileiro, do Estado de Pernambuco e Oficial do Município de Belo Jardim nos estabelecimentos públicos municipais e privados de ensino fundamental situados no Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/pldo_054.2026.pdf</t>
+  </si>
+  <si>
+    <t>PLDO 2026</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pl_055.2026_-_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a apreensão, a guarda, a restituição, a aplicação de penalidades e a destinação de animais de médio e grande porte encontrados soltos ou sem contenção adequada no Município de Belo Jardim, revoga as Leis Municipais nº 3.435, de 7 de junho de 2022, e nº 3.527, de 5 de dezembro de 2023, e dá outras providências.</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf</t>
   </si>
   <si>
     <t>Institui o Manual de Controle Interno do Poder Legislativo de  Belo Jardim/PE, estabelecendo diretrizes, rotinas e padrões  de controle destinados à governança administrativa, à conformidade dos atos de gestão, à proteção do patrimônio público, à transparência e à regular prestação de contas.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf</t>
   </si>
   <si>
     <t>Concede de Título de Cidadã Belo-Jardinenese à Sra. Lindhiane Costa de Farias e dá outras providências.</t>
   </si>
   <si>
     <t>Lila</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf</t>
   </si>
   <si>
     <t>Cocede Medalha Orgulho Belo-Jardinense ao Sr. Anderson Chaves e da outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf</t>
   </si>
   <si>
     <t>Título de cidaddão belo-jarrdinense ao Sr.Leone Sena.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/ilovepdf_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Belo-Jardinense ao Sr. Cosme João Barbosa e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_decreto_titulo_de_cidadao_belojardinense.pdf</t>
+  </si>
+  <si>
+    <t>TÍTULO DE CIDADÃO BELOJARDINENSE ao Sr. Ubiragi Andrade do Nascimento Filho.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/pl_decreto_00720260818_12430156.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Belo-Jardinense ao Sr. Adymir de Souza Holanda e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_decreto_00820260818_12472041.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Belo -Jardinense a Sra maria do Socorro da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf</t>
   </si>
   <si>
     <t>A relação contendo a quantidade de multas de foram aplicadas pela SEDEC  e os valores arrecadados com as mesmas no ano de 2025.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a sala de pediatria e se amesma está em funcionamento normal.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A SECRETARIA DE DEFESA CIDADÃ.</t>
   </si>
@@ -940,50 +1015,89 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf</t>
   </si>
   <si>
     <t>que determine o retorno da cobertura e do patrulhamento ostensivo da Guarda Municipal no Distrito de Serra do Vento.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf</t>
   </si>
   <si>
     <t>a aquisição de dois terrenos para abertura de um novo acesso à Comunidade Mãe Rainha, no Distrito de Serra do Vento, neste Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf</t>
   </si>
   <si>
     <t>solicitação de implantação, pintura e revitalização de faixas de pedestres, acompanhadas de sinalização vertical (placas), em frente a todas as escolas das redes municipal e estadual</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf</t>
   </si>
   <si>
     <t>Serviços de Saneamento Básico, Esgotamento Sanitário e Calçamento (Pavimentação) da Rua Luiz Carlos da Silva, localizada no bairro Maria Cristina</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1658/requerimento_no_091_-_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para criação de políticas públicas de bem-estar animal e construção de abrigo municipal.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1659/requerimento_no_092_-_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>instalação de placas de regulamentação e proibição de estacionamento para veículos de médio e grande porte nas vias adjacentes à Praça da Criança, na Cohab I</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1668/req.093.2026_-_gabinete_vereador_irmao_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para instalação de lixeiras públicas nas vias urbanas.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/solicitacao_para_instalacao_de_lixeiras_publicas_nas_vias_urbanas..pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_para_pavimentacao_calcamento_e_saneamento_basico..pdf</t>
+  </si>
+  <si>
+    <t>Requerimento para pavimentação (calçamento) e saneamento básico.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/requerimento_de_informacoes_e_fornecimento_de_informacoesde_documentos.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de informações e fornecimento de informaçõesde documentos</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/solicitacao_tribuna20260817_12061276.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO SOLICITANDO TRIBUNA POPULAR, PREVISTO NO ART. 314, REGIMENTO INTERNO DESTA CASA.</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf</t>
   </si>
   <si>
     <t>Que neste mês de fevereiro suspendam o envio das contas de água para as residências situadas no Distrito de Xucuru e localidades adjacentes tendo em vista que o abastecimento não está ocorrendo, resultando assim em cobrança indevida, ao mesmo tempo, em que solicita o envio de carros pipa para abastecer as quatro cisternas comunitárias situadas no Distrito de Xucuru para que os munícipes que por lá residem possam contar com água tratada e a limpeza da Barragem de Taiobinha.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cozinha comunitária no Bairro Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a intensificação das rondas ostensivas no bairro Viana e Mouira da BR</t>
   </si>
   <si>
     <t>solicitando a Empresa Acumuladores Moura S/A, (Baterias Moura), que sejam feitas as trocas da tela e da grama sintética do campo de futebol pertencente a empresa acima mencionada, situado na Rua da Palha, em nosso Município.</t>
@@ -1006,75 +1120,78 @@
   </si>
   <si>
     <t>Solicitação para instalação de uma unidade do HEMOPE no município de Belo Jardim-PE. GABINETE DO VEREADOR</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Adriano Antônio Carlos (Irmão Adriano), venho respeitosamente solicitar a Vossa Senhoria a colocação de duas placas indicativas do Distrito de SERRA DO VENTO, localizado no município de Belo Jardim, PE. Uma no sentido Recife x Sertão e outra no sentido Sertão x Recife, Para ser colocada na BR 332 próximo à entrada do distrito.</t>
   </si>
   <si>
     <t>solicitando ao Sr. Bruno Lezan Bittencourt na qualidade de Superintendente Regional do DNIT – Departamento Nacional de Infraestrutura de_x000D_
 Transportes de Pernambuco, a adoção de medidas urgentes a partir do quilômetro 172 da BR 232, no Município de Belo Jardim, com o objetivo de reduzir o número de acidentes registrados no referido trecho da rodovia. Solicita ainda, ao Sr. André de Souza Fonseca, Diretor Presidente do DER –_x000D_
 Departamento de Estradas e Rodagens do Estado de Pernambuco, para que faça uma articulação de um estudo técnico visando o mesmo objetivo.</t>
   </si>
   <si>
     <t>solicitando a Sra. Raquel Teixeira Lyra Lucena, Governadora do Estado de Pernambuco e, extensivamente a Sra. Zilda do Rego Cavalcanti, Secretária Estadual de Saúde, a implantação de um centro de hemodiálise em nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 015/2026</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1679/indicacao_-_solicitando_o_envio_da_unidade_movel_de_castracao_de_caes_e_gatos_castramovel.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o envio da unidade móvel de castração de cães e gatos (Castramóvel)</t>
+  </si>
+  <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf</t>
   </si>
   <si>
     <t>requer Moção de Aplausos aos médicos   Juan Ramon Quevedo e Bessie Labrada pela inauguração da Clínica Belocardio, especializada em cardiologia e Ginecologia, que ocorreu no dia 16 de janeiro do corrente ano em nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos pela brilhante realização da Festa de São Sebastião, representando toda a manifestação religiosa e cultural, fortalecendo a identidade do povo belo-jardinense promovendo momentos de confraternização e lazer à nossa população.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos à agremiação carnavalesca Boi Brasinha, pela passagem de seus 10 anos de desfiles pelas ruas da nossa Cidade no período carnavalesco, movimentando nossa Cidade, famílias e artistas, trazendo cores e alegria às nossas ruas.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rui Nunes</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf</t>
   </si>
   <si>
     <t>Uma moção de aplausos ao Sr. Renato Duarte, pela entrega dos Kits escolares aos alunos da rede Municipal de ensino neste início de ano letivo.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos aos Odontólogos Alysson Cavalcante Padilha e Clécio Brito Miranda, pelo excelente serviço odontológico que ambos vêm desempenhando em nosso Município.</t>
   </si>
   <si>
     <t>a todos os envolvidos no Encontro de Blocos 2026, pelos brilhantes desfiles e apresentações realizados no último dia 08 pelas ruas e praças de nossa_x000D_
 cidade. Aplausos ao Grupo Cultural Boi da Gente, na pessoa de Leozinho Lira; Aplausos ao mirim gigante Boi Brazinha, na pessoa de Ana Flávia Costa e Silva; Aplausos ao animadíssimo e representativo Jardim de Cores, com sua `A La Ursa´ e o tema do respeito à diversidade para a construção de um mundo melhor, na pessoa de Soraya Feitosa; Aplausos, na pessoa de Adilza Cristina da Silva, ao Bloco Vaca Profana que completou seus 15 anos com um desfile lindíssimo, forte e simbólico, reafirmando seus lemas e lutas em defesa dos direitos das mulheres. Registra também, aplausos, com muita alegria, à presença real da Secretaria de Cultura, que acionou e articulou todas assecretarias que precisavam estar envolvidas. Aplausos à SEDEC, pela organização, cuidado e compromisso. Aplausos à Prefeitura de Belo Jardim, na pessoa do Prefeito Gilvandro Estrel</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos organizadores pela festa de São Sebastião.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf</t>
@@ -1195,50 +1312,68 @@
   <si>
     <t>à família enlutada do Sr. José Antônio de Souza, (mais conhecido como Zé Do Coco) pelo seu_x000D_
 falecimento aos 74 anos, no dia 04 de abril do corrente ano no Distrito de Água Fria.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. José Moacir da Silva, pelo seu falecimento ocorrido no dia 12 de abril do corrente ano.</t>
   </si>
   <si>
     <t>à família enlutada da Sra. Rute Freitas de Lira, pelo seu falecimento ocorrido no dia 08 de_x000D_
 abril do corrente ano.</t>
   </si>
   <si>
     <t>à família enlutada do Dr. José de Carvalho Pires, mais conhecido como Dr. Pires, pelo seu falecimento ocorrido no dia 04 de maio do corrente ano.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. Jurandir Cazé de Arruda, pelo seu falecimento ocorrido no dia 05 de maio do corrente ano na Vila Raiz, situada em nosso_x000D_
 Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf</t>
   </si>
   <si>
     <t>o presente Voto de Pesar à família enlutada da Sra. Daffiny Niely, de 22 anos pelo seu falecimento ocorrido no dia 19 de maio de 2026.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/vp_017.2026.pdf</t>
+  </si>
+  <si>
+    <t>Voto de Pesar, à Sra. Maria do Rósario Mendes Silva Santos</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/voto_de_pesar_nilton20260817_09191362.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à família enlutada do Sr. Severino Antonio da Silva</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/voto_de_pesar_nilton_0220260817_10535889.pdf</t>
+  </si>
+  <si>
+    <t>Voto de pesar à familia enlutada da Sra. Margarida Maria de Morais Silva</t>
+  </si>
+  <si>
     <t>VR</t>
   </si>
   <si>
     <t>Voto de repúdio</t>
   </si>
   <si>
     <t>a conduta do Cel. Fábio Souza, Secretário de Defesa Cidadã e dois agentes da referida pasta por intimidação a minha pessoa no exercício da função de_x000D_
 legislador e fiscalizador. O fato ocorreu na manhã desta quarta-feira (11) dentro da Prefeitura de Belo Jardim. Vale salientar que a prerrogativa de Vereador com esteio na Constituição Federal e na Lei Orgânica do Município me garantem o direito de exercer e solicitar informações públicas, tais como documentos, imagens de segurança e videomonitoramento. Informações estas que me foram negadas e prevaricadas.</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a ASSOCIACAO DO DESENVOLVIMENTO COMUNITÁRIO DO BELO JARDIM-PE - ADECOBEJA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf</t>
   </si>
   <si>
     <t>Lei_n_3_770_Doacao_Jose_Romildo_ME_</t>
   </si>
   <si>
@@ -1416,50 +1551,62 @@
     <t>LEI MUNICIPAL Nº 3.805/2025: "Denomina a Cozinha Comunitária, do loteamento Vila Bela I, de Maria de Lourdes Silva Santos e dá outras providências."</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 3.806/2026: “Institui o PROGRAMA TRILHAR - Trajetórias de Reconhecimento e Incentivo à Excelência na Educação Municipal, no âmbito do Município de Belo Jardim, e dá outras providências."</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL Nº 3.807/2026: "Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências."</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 3.808/2026: Ementa: Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf</t>
   </si>
   <si>
     <t>Lei Municipal  nº 3.809/2026: Ementa: Altera o artigo 1º da Lei Municipal nº 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/lei_3810.2026_-_dispoe_sobre_a_extincao_de_cargos_publicos_efetivos_vagos_integrantes_da_estrutura_administrativa_do_municipio_de_belo_jardim_cria_novos_cargos_publicos_efetivos..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção de cargos públicos efetivos vagos integrantes da estrutura administrativa do Município de Belo Jardim, cria novos cargos públicos efetivos, reorganiza o quadro permanente de pessoal da Administração Pública Municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/lei_municipal_3811.2026_-_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_direta_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a unificação dos cargos efetivos de Agente Administrativo integrantes da Administração Pública Municipal Direta, estabelece estrutura remuneratória única e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1763,56 +1910,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1661/projeto_de_lei__048.2026_-_marocas_run.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_de_lei_049.2026_-_denomina_a_quadra_poliesportiva_de_francisco_arcenio_pereira_filho__situada_no_bairro_cohab_i_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1662/pl_050.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1663/projeto_de_lei_no_051_-_denomina_de_calcamento_jose_amaro_de_araujo_duca_amaro_a_via_publica_de_acesso_e_contorno_a_barragem_do_bitury_localizada_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/projeto_de_lei_052.2026_-_denomina_de_jose_domingos_de_melo_a_ciclovia_de_taboquinha_localizada_no_municipio_de_belo_jardim-pe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/projeto_de_lei_053.2026_-_execucao_semanal_dos_hinos_nacionalj_de_pernambuco_e_de_belo_jardim_nas_escolas_-_tenente.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/pldo_054.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pl_055.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_decreto_titulo_de_cidadao_belojardinense.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/pl_decreto_00720260818_12430156.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_decreto_00820260818_12472041.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1658/requerimento_no_091_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1659/requerimento_no_092_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1668/req.093.2026_-_gabinete_vereador_irmao_adriano.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/solicitacao_para_instalacao_de_lixeiras_publicas_nas_vias_urbanas..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_para_pavimentacao_calcamento_e_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/requerimento_de_informacoes_e_fornecimento_de_informacoesde_documentos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/solicitacao_tribuna20260817_12061276.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1679/indicacao_-_solicitando_o_envio_da_unidade_movel_de_castracao_de_caes_e_gatos_castramovel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/vp_017.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/voto_de_pesar_nilton20260817_09191362.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/voto_de_pesar_nilton_0220260817_10535889.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/lei_3810.2026_-_dispoe_sobre_a_extincao_de_cargos_publicos_efetivos_vagos_integrantes_da_estrutura_administrativa_do_municipio_de_belo_jardim_cria_novos_cargos_publicos_efetivos..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/lei_municipal_3811.2026_-_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_direta_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H227"/>
+  <dimension ref="A1:H252"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3136,4593 +3283,5243 @@
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
         <v>47</v>
       </c>
       <c r="D52" t="s">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>26</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H52" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1623</v>
+        <v>1661</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="D53" t="s">
+        <v>24</v>
+      </c>
+      <c r="E53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F53" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1510</v>
+        <v>1657</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="H54" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1591</v>
+        <v>1662</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="D55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" t="s">
+        <v>50</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="E55" t="s">
+      <c r="H55" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1633</v>
+        <v>1663</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="D56" t="s">
-        <v>132</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="F56" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H56" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1449</v>
+        <v>1664</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="D57" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="F57" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="H57" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1513</v>
+        <v>1665</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="D58" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="F58" t="s">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="H58" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1525</v>
+        <v>1666</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>3</v>
+        <v>54</v>
       </c>
       <c r="D59" t="s">
+        <v>24</v>
+      </c>
+      <c r="E59" t="s">
+        <v>25</v>
+      </c>
+      <c r="F59" t="s">
+        <v>26</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="E59" t="s">
+      <c r="H59" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1586</v>
+        <v>1671</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>4</v>
+        <v>55</v>
       </c>
       <c r="D60" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>55</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H60" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1587</v>
+        <v>1623</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E61" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H61" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1588</v>
+        <v>1510</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D62" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E62" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="H62" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1647</v>
+        <v>1591</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E63" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="F63" t="s">
-        <v>55</v>
+        <v>153</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H63" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1441</v>
+        <v>1633</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D64" t="s">
+        <v>149</v>
+      </c>
+      <c r="E64" t="s">
+        <v>150</v>
+      </c>
+      <c r="F64" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H64" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1442</v>
+        <v>1660</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D65" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E65" t="s">
+        <v>150</v>
+      </c>
+      <c r="F65" t="s">
+        <v>134</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="F65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1443</v>
+        <v>1672</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D66" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E66" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F66" t="s">
-        <v>55</v>
+        <v>134</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="H66" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1444</v>
+        <v>1677</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E67" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F67" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="H67" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1445</v>
+        <v>1678</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D68" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="E68" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F68" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H68" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E69" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F69" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="H69" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1447</v>
+        <v>1513</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E70" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F70" t="s">
-        <v>172</v>
+        <v>55</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="H70" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1478</v>
+        <v>1525</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D71" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E71" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F71" t="s">
-        <v>175</v>
+        <v>55</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="H71" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1480</v>
+        <v>1586</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D72" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E72" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F72" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="H72" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1481</v>
+        <v>1587</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
+        <v>5</v>
+      </c>
+      <c r="D73" t="s">
+        <v>166</v>
+      </c>
+      <c r="E73" t="s">
+        <v>167</v>
+      </c>
+      <c r="F73" t="s">
         <v>15</v>
       </c>
-      <c r="D73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73" s="1" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="H73" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1482</v>
+        <v>1588</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D74" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E74" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F74" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>11</v>
+        <v>178</v>
       </c>
       <c r="H74" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1483</v>
+        <v>1647</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D75" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E75" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F75" t="s">
         <v>55</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="H75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D76" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E76" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F76" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H76" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1438</v>
+        <v>1442</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="D77" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E77" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F77" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="H77" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1464</v>
+        <v>1443</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="D78" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E78" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F78" t="s">
         <v>55</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="H78" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1465</v>
+        <v>1444</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D79" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E79" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F79" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="H79" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1466</v>
+        <v>1445</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E80" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F80" t="s">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="H80" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1467</v>
+        <v>1446</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D81" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E81" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F81" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="H81" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1468</v>
+        <v>1447</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="D82" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E82" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F82" t="s">
-        <v>167</v>
+        <v>197</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>11</v>
+        <v>198</v>
       </c>
       <c r="H82" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E83" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F83" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1462</v>
+        <v>1480</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="D84" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E84" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F84" t="s">
         <v>99</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>192</v>
+        <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1458</v>
+        <v>1481</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="D85" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E85" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F85" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="H85" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1459</v>
+        <v>1482</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="D86" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E86" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F86" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="H86" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1457</v>
+        <v>1483</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D87" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E87" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="H87" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1490</v>
+        <v>1435</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D88" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E88" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F88" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>11</v>
+        <v>206</v>
       </c>
       <c r="H88" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1491</v>
+        <v>1438</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E89" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>11</v>
+        <v>208</v>
       </c>
       <c r="H89" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1492</v>
+        <v>1464</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D90" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E90" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F90" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H90" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1493</v>
+        <v>1465</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D91" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E91" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F91" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H91" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1494</v>
+        <v>1466</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D92" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E92" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F92" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1495</v>
+        <v>1467</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D93" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E93" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F93" t="s">
-        <v>55</v>
+        <v>192</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1497</v>
+        <v>1468</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D94" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E94" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F94" t="s">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1498</v>
+        <v>1469</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D95" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E95" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F95" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>209</v>
+        <v>11</v>
       </c>
       <c r="H95" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1505</v>
+        <v>1462</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D96" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E96" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F96" t="s">
-        <v>175</v>
+        <v>99</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="H96" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1506</v>
+        <v>1458</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D97" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E97" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F97" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H97" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1507</v>
+        <v>1459</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D98" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E98" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F98" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="H98" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1508</v>
+        <v>1457</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D99" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E99" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F99" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H99" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1509</v>
+        <v>1490</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D100" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E100" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F100" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="H100" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1516</v>
+        <v>1491</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D101" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E101" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F101" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>220</v>
+        <v>11</v>
       </c>
       <c r="H101" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1517</v>
+        <v>1492</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="D102" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E102" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F102" t="s">
-        <v>47</v>
+        <v>227</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>222</v>
+        <v>11</v>
       </c>
       <c r="H102" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1515</v>
+        <v>1493</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D103" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E103" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F103" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>224</v>
+        <v>11</v>
       </c>
       <c r="H103" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1512</v>
+        <v>1494</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="D104" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E104" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F104" t="s">
         <v>55</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>226</v>
+        <v>11</v>
       </c>
       <c r="H104" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1542</v>
+        <v>1495</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="D105" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E105" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F105" t="s">
         <v>55</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="H105" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1543</v>
+        <v>1497</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D106" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E106" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F106" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H106" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1546</v>
+        <v>1498</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D107" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E107" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F107" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H107" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1547</v>
+        <v>1505</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="D108" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E108" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F108" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H108" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1549</v>
+        <v>1506</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="D109" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E109" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F109" t="s">
-        <v>50</v>
+        <v>192</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H109" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1514</v>
+        <v>1507</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="D110" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E110" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F110" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H110" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1511</v>
+        <v>1508</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="D111" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E111" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F111" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H111" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1566</v>
+        <v>1509</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="D112" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E112" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F112" t="s">
-        <v>167</v>
+        <v>50</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="H112" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1564</v>
+        <v>1516</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D113" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E113" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F113" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H113" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1565</v>
+        <v>1517</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D114" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E114" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F114" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H114" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1563</v>
+        <v>1515</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="D115" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E115" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F115" t="s">
-        <v>99</v>
+        <v>227</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H115" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1585</v>
+        <v>1512</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D116" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E116" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F116" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H116" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1589</v>
+        <v>1542</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="D117" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E117" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F117" t="s">
         <v>55</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H117" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1590</v>
+        <v>1543</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="D118" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E118" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F118" t="s">
         <v>55</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H118" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1594</v>
+        <v>1546</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D119" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E119" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F119" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H119" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1595</v>
+        <v>1547</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D120" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E120" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F120" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H120" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1597</v>
+        <v>1549</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D121" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E121" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F121" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H121" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1599</v>
+        <v>1514</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="D122" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E122" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F122" t="s">
-        <v>202</v>
+        <v>99</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H122" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1600</v>
+        <v>1511</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D123" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E123" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F123" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H123" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1601</v>
+        <v>1566</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D124" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E124" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F124" t="s">
-        <v>55</v>
+        <v>192</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H124" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1602</v>
+        <v>1564</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="D125" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E125" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F125" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H125" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>1614</v>
+        <v>1565</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="D126" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E126" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F126" t="s">
-        <v>202</v>
+        <v>99</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H126" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>1615</v>
+        <v>1563</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="D127" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E127" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F127" t="s">
-        <v>202</v>
+        <v>99</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H127" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>1616</v>
+        <v>1585</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="D128" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E128" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F128" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H128" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>1617</v>
+        <v>1589</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="D129" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E129" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F129" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H129" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>1618</v>
+        <v>1590</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D130" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E130" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F130" t="s">
-        <v>167</v>
+        <v>55</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H130" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>1619</v>
+        <v>1594</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="D131" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E131" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F131" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H131" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>1620</v>
+        <v>1595</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="D132" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E132" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F132" t="s">
-        <v>41</v>
+        <v>192</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H132" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>1622</v>
+        <v>1597</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D133" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E133" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F133" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H133" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>1624</v>
+        <v>1599</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="D134" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E134" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F134" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H134" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>1627</v>
+        <v>1600</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="D135" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E135" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F135" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H135" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>1630</v>
+        <v>1601</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D136" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E136" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F136" t="s">
-        <v>202</v>
+        <v>55</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H136" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>1632</v>
+        <v>1602</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D137" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E137" t="s">
-        <v>158</v>
+        <v>183</v>
+      </c>
+      <c r="F137" t="s">
+        <v>55</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>11</v>
+        <v>293</v>
       </c>
       <c r="H137" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>1637</v>
+        <v>1614</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="D138" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E138" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F138" t="s">
-        <v>55</v>
+        <v>227</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="H138" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>1640</v>
+        <v>1615</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D139" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E139" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F139" t="s">
-        <v>99</v>
+        <v>227</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H139" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>1641</v>
+        <v>1616</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D140" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E140" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F140" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H140" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>1642</v>
+        <v>1617</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D141" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E141" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F141" t="s">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H141" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>1645</v>
+        <v>1618</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D142" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E142" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F142" t="s">
-        <v>55</v>
+        <v>192</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H142" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>1646</v>
+        <v>1619</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="D143" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="E143" t="s">
-        <v>158</v>
+        <v>183</v>
       </c>
       <c r="F143" t="s">
         <v>99</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H143" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>1448</v>
+        <v>1620</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="D144" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E144" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F144" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H144" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>1437</v>
+        <v>1622</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="D145" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E145" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F145" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H145" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>1440</v>
+        <v>1624</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="D146" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E146" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F146" t="s">
-        <v>10</v>
+        <v>227</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H146" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>1470</v>
+        <v>1627</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="D147" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E147" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F147" t="s">
-        <v>175</v>
+        <v>99</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>11</v>
+        <v>313</v>
       </c>
       <c r="H147" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>1471</v>
+        <v>1630</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
-        <v>6</v>
+        <v>83</v>
       </c>
       <c r="D148" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E148" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F148" t="s">
-        <v>10</v>
+        <v>227</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>11</v>
+        <v>315</v>
       </c>
       <c r="H148" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>1472</v>
+        <v>1632</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="D149" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E149" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H149" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>1473</v>
+        <v>1637</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
-        <v>8</v>
+        <v>85</v>
       </c>
       <c r="D150" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E150" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F150" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>11</v>
+        <v>318</v>
       </c>
       <c r="H150" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>1474</v>
+        <v>1640</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="D151" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E151" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F151" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>11</v>
+        <v>320</v>
       </c>
       <c r="H151" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>1496</v>
+        <v>1641</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D152" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E152" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F152" t="s">
-        <v>99</v>
+        <v>227</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="H152" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>1500</v>
+        <v>1642</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="D153" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E153" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F153" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="H153" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>1535</v>
+        <v>1645</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
-        <v>12</v>
+        <v>89</v>
       </c>
       <c r="D154" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E154" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F154" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>11</v>
+        <v>326</v>
       </c>
       <c r="H154" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>1536</v>
+        <v>1646</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
-        <v>13</v>
+        <v>90</v>
       </c>
       <c r="D155" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E155" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F155" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>11</v>
+        <v>328</v>
       </c>
       <c r="H155" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>1629</v>
+        <v>1658</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="D156" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="E156" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="F156" t="s">
-        <v>175</v>
+        <v>55</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="H156" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>1451</v>
+        <v>1659</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D157" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="E157" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="F157" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="H157" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>1452</v>
+        <v>1668</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="D158" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="E158" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="F158" t="s">
-        <v>41</v>
+        <v>227</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="H158" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>1453</v>
+        <v>1669</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
-        <v>3</v>
+        <v>94</v>
       </c>
       <c r="D159" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="E159" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="F159" t="s">
-        <v>41</v>
+        <v>227</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="H159" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>1454</v>
+        <v>1670</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="D160" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="E160" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="F160" t="s">
-        <v>334</v>
+        <v>99</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H160" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>1455</v>
+        <v>1673</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
-        <v>5</v>
+        <v>97</v>
       </c>
       <c r="D161" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="E161" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="F161" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H161" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>1484</v>
+        <v>1676</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="D162" t="s">
-        <v>326</v>
+        <v>182</v>
       </c>
       <c r="E162" t="s">
-        <v>327</v>
+        <v>183</v>
       </c>
       <c r="F162" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="H162" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>1501</v>
+        <v>1448</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D163" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E163" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F163" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="H163" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>1502</v>
+        <v>1437</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D164" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E164" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F164" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="H164" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>1526</v>
+        <v>1440</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D165" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E165" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F165" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="H165" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>1534</v>
+        <v>1470</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D166" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E166" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F166" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="H166" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>1548</v>
+        <v>1471</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
+        <v>6</v>
+      </c>
+      <c r="D167" t="s">
+        <v>343</v>
+      </c>
+      <c r="E167" t="s">
+        <v>344</v>
+      </c>
+      <c r="F167" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D167" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H167" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>1574</v>
+        <v>1472</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E168" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F168" t="s">
-        <v>50</v>
+        <v>197</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H168" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>1575</v>
+        <v>1473</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D169" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E169" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F169" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H169" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>1596</v>
+        <v>1474</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D170" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E170" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F170" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="H170" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>1607</v>
+        <v>1496</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D171" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E171" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F171" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="H171" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>1608</v>
+        <v>1500</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E172" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F172" t="s">
-        <v>55</v>
+        <v>227</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>11</v>
+        <v>358</v>
       </c>
       <c r="H172" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>1609</v>
+        <v>1535</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D173" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E173" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F173" t="s">
-        <v>202</v>
+        <v>50</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H173" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>1626</v>
+        <v>1536</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D174" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E174" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="F174" t="s">
-        <v>190</v>
+        <v>55</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>357</v>
+        <v>11</v>
       </c>
       <c r="H174" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>1450</v>
+        <v>1629</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D175" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="E175" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="F175" t="s">
-        <v>41</v>
+        <v>200</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>11</v>
+        <v>362</v>
       </c>
       <c r="H175" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>1485</v>
+        <v>1679</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D176" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="E176" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="F176" t="s">
-        <v>362</v>
+        <v>55</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>11</v>
+        <v>364</v>
       </c>
       <c r="H176" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>1486</v>
+        <v>1451</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D177" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E177" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F177" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>11</v>
+        <v>368</v>
       </c>
       <c r="H177" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>1487</v>
+        <v>1452</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D178" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E178" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F178" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>11</v>
+        <v>370</v>
       </c>
       <c r="H178" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>1488</v>
+        <v>1453</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D179" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E179" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F179" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>11</v>
+        <v>372</v>
       </c>
       <c r="H179" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>1489</v>
+        <v>1454</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D180" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E180" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F180" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>11</v>
+        <v>374</v>
       </c>
       <c r="H180" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>1518</v>
+        <v>1455</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D181" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E181" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F181" t="s">
-        <v>50</v>
+        <v>215</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="H181" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>1550</v>
+        <v>1484</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D182" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E182" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F182" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>370</v>
+        <v>11</v>
       </c>
       <c r="H182" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>1573</v>
+        <v>1501</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D183" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E183" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F183" t="s">
-        <v>372</v>
+        <v>50</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>11</v>
+        <v>379</v>
       </c>
       <c r="H183" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>1576</v>
+        <v>1502</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D184" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E184" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F184" t="s">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>11</v>
+        <v>381</v>
       </c>
       <c r="H184" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>1577</v>
+        <v>1526</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D185" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E185" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F185" t="s">
-        <v>372</v>
+        <v>50</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>11</v>
+        <v>383</v>
       </c>
       <c r="H185" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>1578</v>
+        <v>1534</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D186" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E186" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F186" t="s">
-        <v>50</v>
+        <v>227</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>11</v>
+        <v>385</v>
       </c>
       <c r="H186" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>1579</v>
+        <v>1548</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E187" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F187" t="s">
-        <v>41</v>
+        <v>227</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>11</v>
+        <v>387</v>
       </c>
       <c r="H187" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>1610</v>
+        <v>1574</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D188" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E188" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F188" t="s">
-        <v>372</v>
+        <v>50</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H188" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>1611</v>
+        <v>1575</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D189" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E189" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F189" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H189" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>1625</v>
+        <v>1596</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D190" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="E190" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="F190" t="s">
-        <v>41</v>
+        <v>192</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="H190" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>1479</v>
+        <v>1607</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D191" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="E191" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
       <c r="F191" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H191" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>1417</v>
+        <v>1608</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
-        <v>1367</v>
+        <v>16</v>
       </c>
       <c r="D192" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="E192" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="F192" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H192" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>1422</v>
+        <v>1609</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
-        <v>3770</v>
+        <v>17</v>
       </c>
       <c r="D193" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="E193" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="F193" t="s">
-        <v>26</v>
+        <v>227</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="H193" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>1460</v>
+        <v>1626</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
-        <v>3776</v>
+        <v>18</v>
       </c>
       <c r="D194" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="E194" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="F194" t="s">
-        <v>26</v>
+        <v>215</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="H194" t="s">
-        <v>40</v>
+        <v>397</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>1461</v>
+        <v>1450</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
-        <v>3777</v>
+        <v>1</v>
       </c>
       <c r="D195" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E195" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F195" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>391</v>
+        <v>11</v>
       </c>
       <c r="H195" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>1504</v>
+        <v>1485</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
-        <v>3778</v>
+        <v>2</v>
       </c>
       <c r="D196" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E196" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F196" t="s">
-        <v>26</v>
+        <v>401</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>393</v>
+        <v>11</v>
       </c>
       <c r="H196" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>1519</v>
+        <v>1486</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
-        <v>3779</v>
+        <v>3</v>
       </c>
       <c r="D197" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E197" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F197" t="s">
-        <v>26</v>
+        <v>197</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>395</v>
+        <v>11</v>
       </c>
       <c r="H197" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>1520</v>
+        <v>1487</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
-        <v>3780</v>
+        <v>4</v>
       </c>
       <c r="D198" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E198" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F198" t="s">
-        <v>26</v>
+        <v>197</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>397</v>
+        <v>11</v>
       </c>
       <c r="H198" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>1521</v>
+        <v>1488</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
-        <v>3781</v>
+        <v>5</v>
       </c>
       <c r="D199" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E199" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F199" t="s">
-        <v>26</v>
+        <v>197</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="H199" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>1533</v>
+        <v>1489</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
-        <v>3782</v>
+        <v>6</v>
       </c>
       <c r="D200" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E200" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F200" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>401</v>
+        <v>11</v>
       </c>
       <c r="H200" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>1531</v>
+        <v>1518</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
-        <v>3783</v>
+        <v>7</v>
       </c>
       <c r="D201" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E201" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F201" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="H201" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>1529</v>
+        <v>1550</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
-        <v>3784</v>
+        <v>8</v>
       </c>
       <c r="D202" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E202" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F202" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="H202" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>1530</v>
+        <v>1573</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
-        <v>3785</v>
+        <v>9</v>
       </c>
       <c r="D203" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E203" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F203" t="s">
-        <v>26</v>
+        <v>411</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>407</v>
+        <v>11</v>
       </c>
       <c r="H203" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>1532</v>
+        <v>1576</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
-        <v>3786</v>
+        <v>10</v>
       </c>
       <c r="D204" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E204" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F204" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>409</v>
+        <v>11</v>
       </c>
       <c r="H204" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>1540</v>
+        <v>1577</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
-        <v>3787</v>
+        <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E205" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F205" t="s">
-        <v>26</v>
+        <v>411</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>410</v>
+        <v>11</v>
       </c>
       <c r="H205" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>1541</v>
+        <v>1578</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
-        <v>3788</v>
+        <v>12</v>
       </c>
       <c r="D206" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E206" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F206" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>412</v>
+        <v>11</v>
       </c>
       <c r="H206" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>1555</v>
+        <v>1579</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
-        <v>3789</v>
+        <v>13</v>
       </c>
       <c r="D207" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E207" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F207" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>414</v>
+        <v>11</v>
       </c>
       <c r="H207" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>1554</v>
+        <v>1610</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
-        <v>3790</v>
+        <v>14</v>
       </c>
       <c r="D208" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E208" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F208" t="s">
-        <v>26</v>
+        <v>411</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>416</v>
+        <v>11</v>
       </c>
       <c r="H208" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>1556</v>
+        <v>1611</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
-        <v>3791</v>
+        <v>15</v>
       </c>
       <c r="D209" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E209" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F209" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G209" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H209" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>1557</v>
+        <v>1625</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
-        <v>3792</v>
+        <v>16</v>
       </c>
       <c r="D210" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E210" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F210" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G210" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H210" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>1558</v>
+        <v>1667</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
-        <v>3793</v>
+        <v>17</v>
       </c>
       <c r="D211" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E211" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F211" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G211" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H211" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>1559</v>
+        <v>1674</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
-        <v>3794</v>
+        <v>18</v>
       </c>
       <c r="D212" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E212" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F212" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G212" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H212" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>1560</v>
+        <v>1675</v>
       </c>
       <c r="B213">
         <v>2026</v>
       </c>
       <c r="C213">
-        <v>3795</v>
+        <v>19</v>
       </c>
       <c r="D213" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="E213" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="F213" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G213" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H213" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>1561</v>
+        <v>1479</v>
       </c>
       <c r="B214">
         <v>2026</v>
       </c>
       <c r="C214">
-        <v>3796</v>
+        <v>1</v>
       </c>
       <c r="D214" t="s">
-        <v>385</v>
+        <v>427</v>
       </c>
       <c r="E214" t="s">
-        <v>386</v>
+        <v>428</v>
       </c>
       <c r="F214" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>428</v>
+        <v>11</v>
       </c>
       <c r="H214" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>1553</v>
+        <v>1417</v>
       </c>
       <c r="B215">
         <v>2026</v>
       </c>
       <c r="C215">
-        <v>3797</v>
+        <v>1367</v>
       </c>
       <c r="D215" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E215" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F215" t="s">
         <v>26</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>430</v>
+        <v>11</v>
       </c>
       <c r="H215" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>1562</v>
+        <v>1422</v>
       </c>
       <c r="B216">
         <v>2026</v>
       </c>
       <c r="C216">
-        <v>3798</v>
+        <v>3770</v>
       </c>
       <c r="D216" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E216" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F216" t="s">
         <v>26</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H216" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>1593</v>
+        <v>1460</v>
       </c>
       <c r="B217">
         <v>2026</v>
       </c>
       <c r="C217">
-        <v>3799</v>
+        <v>3776</v>
       </c>
       <c r="D217" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E217" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F217" t="s">
         <v>26</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H217" t="s">
-        <v>435</v>
+        <v>40</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>1604</v>
+        <v>1461</v>
       </c>
       <c r="B218">
         <v>2026</v>
       </c>
       <c r="C218">
-        <v>3800</v>
+        <v>3777</v>
       </c>
       <c r="D218" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E218" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F218" t="s">
         <v>26</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>436</v>
       </c>
       <c r="H218" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>1605</v>
+        <v>1504</v>
       </c>
       <c r="B219">
         <v>2026</v>
       </c>
       <c r="C219">
-        <v>3801</v>
+        <v>3778</v>
       </c>
       <c r="D219" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E219" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F219" t="s">
         <v>26</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H219" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>1635</v>
+        <v>1519</v>
       </c>
       <c r="B220">
         <v>2026</v>
       </c>
       <c r="C220">
-        <v>3802</v>
+        <v>3779</v>
       </c>
       <c r="D220" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E220" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F220" t="s">
         <v>26</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>440</v>
       </c>
       <c r="H220" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>1648</v>
+        <v>1520</v>
       </c>
       <c r="B221">
         <v>2026</v>
       </c>
       <c r="C221">
-        <v>3803</v>
+        <v>3780</v>
       </c>
       <c r="D221" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E221" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F221" t="s">
         <v>26</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H221" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>1649</v>
+        <v>1521</v>
       </c>
       <c r="B222">
         <v>2026</v>
       </c>
       <c r="C222">
-        <v>3804</v>
+        <v>3781</v>
       </c>
       <c r="D222" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E222" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F222" t="s">
         <v>26</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>444</v>
       </c>
       <c r="H222" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>1650</v>
+        <v>1533</v>
       </c>
       <c r="B223">
         <v>2026</v>
       </c>
       <c r="C223">
-        <v>3805</v>
+        <v>3782</v>
       </c>
       <c r="D223" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E223" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F223" t="s">
         <v>26</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>446</v>
       </c>
       <c r="H223" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>1651</v>
+        <v>1531</v>
       </c>
       <c r="B224">
         <v>2026</v>
       </c>
       <c r="C224">
-        <v>3806</v>
+        <v>3783</v>
       </c>
       <c r="D224" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E224" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F224" t="s">
         <v>26</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>448</v>
       </c>
       <c r="H224" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>1652</v>
+        <v>1529</v>
       </c>
       <c r="B225">
         <v>2026</v>
       </c>
       <c r="C225">
-        <v>3807</v>
+        <v>3784</v>
       </c>
       <c r="D225" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E225" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F225" t="s">
         <v>26</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>450</v>
       </c>
       <c r="H225" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>1653</v>
+        <v>1530</v>
       </c>
       <c r="B226">
         <v>2026</v>
       </c>
       <c r="C226">
-        <v>3808</v>
+        <v>3785</v>
       </c>
       <c r="D226" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E226" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F226" t="s">
         <v>26</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>452</v>
       </c>
       <c r="H226" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>1654</v>
+        <v>1532</v>
       </c>
       <c r="B227">
         <v>2026</v>
       </c>
       <c r="C227">
-        <v>3809</v>
+        <v>3786</v>
       </c>
       <c r="D227" t="s">
-        <v>385</v>
+        <v>430</v>
       </c>
       <c r="E227" t="s">
-        <v>386</v>
+        <v>431</v>
       </c>
       <c r="F227" t="s">
         <v>26</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H227" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>1540</v>
+      </c>
+      <c r="B228">
+        <v>2026</v>
+      </c>
+      <c r="C228">
+        <v>3787</v>
+      </c>
+      <c r="D228" t="s">
+        <v>430</v>
+      </c>
+      <c r="E228" t="s">
+        <v>431</v>
+      </c>
+      <c r="F228" t="s">
+        <v>26</v>
+      </c>
+      <c r="G228" s="1" t="s">
         <v>455</v>
+      </c>
+      <c r="H228" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>1541</v>
+      </c>
+      <c r="B229">
+        <v>2026</v>
+      </c>
+      <c r="C229">
+        <v>3788</v>
+      </c>
+      <c r="D229" t="s">
+        <v>430</v>
+      </c>
+      <c r="E229" t="s">
+        <v>431</v>
+      </c>
+      <c r="F229" t="s">
+        <v>15</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H229" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>1555</v>
+      </c>
+      <c r="B230">
+        <v>2026</v>
+      </c>
+      <c r="C230">
+        <v>3789</v>
+      </c>
+      <c r="D230" t="s">
+        <v>430</v>
+      </c>
+      <c r="E230" t="s">
+        <v>431</v>
+      </c>
+      <c r="F230" t="s">
+        <v>26</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H230" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>1554</v>
+      </c>
+      <c r="B231">
+        <v>2026</v>
+      </c>
+      <c r="C231">
+        <v>3790</v>
+      </c>
+      <c r="D231" t="s">
+        <v>430</v>
+      </c>
+      <c r="E231" t="s">
+        <v>431</v>
+      </c>
+      <c r="F231" t="s">
+        <v>26</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H231" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>1556</v>
+      </c>
+      <c r="B232">
+        <v>2026</v>
+      </c>
+      <c r="C232">
+        <v>3791</v>
+      </c>
+      <c r="D232" t="s">
+        <v>430</v>
+      </c>
+      <c r="E232" t="s">
+        <v>431</v>
+      </c>
+      <c r="F232" t="s">
+        <v>26</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H232" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>1557</v>
+      </c>
+      <c r="B233">
+        <v>2026</v>
+      </c>
+      <c r="C233">
+        <v>3792</v>
+      </c>
+      <c r="D233" t="s">
+        <v>430</v>
+      </c>
+      <c r="E233" t="s">
+        <v>431</v>
+      </c>
+      <c r="F233" t="s">
+        <v>26</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H233" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>1558</v>
+      </c>
+      <c r="B234">
+        <v>2026</v>
+      </c>
+      <c r="C234">
+        <v>3793</v>
+      </c>
+      <c r="D234" t="s">
+        <v>430</v>
+      </c>
+      <c r="E234" t="s">
+        <v>431</v>
+      </c>
+      <c r="F234" t="s">
+        <v>26</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H234" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>1559</v>
+      </c>
+      <c r="B235">
+        <v>2026</v>
+      </c>
+      <c r="C235">
+        <v>3794</v>
+      </c>
+      <c r="D235" t="s">
+        <v>430</v>
+      </c>
+      <c r="E235" t="s">
+        <v>431</v>
+      </c>
+      <c r="F235" t="s">
+        <v>26</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H235" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>1560</v>
+      </c>
+      <c r="B236">
+        <v>2026</v>
+      </c>
+      <c r="C236">
+        <v>3795</v>
+      </c>
+      <c r="D236" t="s">
+        <v>430</v>
+      </c>
+      <c r="E236" t="s">
+        <v>431</v>
+      </c>
+      <c r="F236" t="s">
+        <v>26</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H236" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>1561</v>
+      </c>
+      <c r="B237">
+        <v>2026</v>
+      </c>
+      <c r="C237">
+        <v>3796</v>
+      </c>
+      <c r="D237" t="s">
+        <v>430</v>
+      </c>
+      <c r="E237" t="s">
+        <v>431</v>
+      </c>
+      <c r="F237" t="s">
+        <v>26</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H237" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>1553</v>
+      </c>
+      <c r="B238">
+        <v>2026</v>
+      </c>
+      <c r="C238">
+        <v>3797</v>
+      </c>
+      <c r="D238" t="s">
+        <v>430</v>
+      </c>
+      <c r="E238" t="s">
+        <v>431</v>
+      </c>
+      <c r="F238" t="s">
+        <v>26</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H238" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>1562</v>
+      </c>
+      <c r="B239">
+        <v>2026</v>
+      </c>
+      <c r="C239">
+        <v>3798</v>
+      </c>
+      <c r="D239" t="s">
+        <v>430</v>
+      </c>
+      <c r="E239" t="s">
+        <v>431</v>
+      </c>
+      <c r="F239" t="s">
+        <v>26</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H239" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>1593</v>
+      </c>
+      <c r="B240">
+        <v>2026</v>
+      </c>
+      <c r="C240">
+        <v>3799</v>
+      </c>
+      <c r="D240" t="s">
+        <v>430</v>
+      </c>
+      <c r="E240" t="s">
+        <v>431</v>
+      </c>
+      <c r="F240" t="s">
+        <v>26</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H240" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>1604</v>
+      </c>
+      <c r="B241">
+        <v>2026</v>
+      </c>
+      <c r="C241">
+        <v>3800</v>
+      </c>
+      <c r="D241" t="s">
+        <v>430</v>
+      </c>
+      <c r="E241" t="s">
+        <v>431</v>
+      </c>
+      <c r="F241" t="s">
+        <v>26</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H241" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>1605</v>
+      </c>
+      <c r="B242">
+        <v>2026</v>
+      </c>
+      <c r="C242">
+        <v>3801</v>
+      </c>
+      <c r="D242" t="s">
+        <v>430</v>
+      </c>
+      <c r="E242" t="s">
+        <v>431</v>
+      </c>
+      <c r="F242" t="s">
+        <v>26</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H242" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>1635</v>
+      </c>
+      <c r="B243">
+        <v>2026</v>
+      </c>
+      <c r="C243">
+        <v>3802</v>
+      </c>
+      <c r="D243" t="s">
+        <v>430</v>
+      </c>
+      <c r="E243" t="s">
+        <v>431</v>
+      </c>
+      <c r="F243" t="s">
+        <v>26</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H243" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>1648</v>
+      </c>
+      <c r="B244">
+        <v>2026</v>
+      </c>
+      <c r="C244">
+        <v>3803</v>
+      </c>
+      <c r="D244" t="s">
+        <v>430</v>
+      </c>
+      <c r="E244" t="s">
+        <v>431</v>
+      </c>
+      <c r="F244" t="s">
+        <v>26</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H244" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>1649</v>
+      </c>
+      <c r="B245">
+        <v>2026</v>
+      </c>
+      <c r="C245">
+        <v>3804</v>
+      </c>
+      <c r="D245" t="s">
+        <v>430</v>
+      </c>
+      <c r="E245" t="s">
+        <v>431</v>
+      </c>
+      <c r="F245" t="s">
+        <v>26</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H245" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>1650</v>
+      </c>
+      <c r="B246">
+        <v>2026</v>
+      </c>
+      <c r="C246">
+        <v>3805</v>
+      </c>
+      <c r="D246" t="s">
+        <v>430</v>
+      </c>
+      <c r="E246" t="s">
+        <v>431</v>
+      </c>
+      <c r="F246" t="s">
+        <v>26</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H246" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>1651</v>
+      </c>
+      <c r="B247">
+        <v>2026</v>
+      </c>
+      <c r="C247">
+        <v>3806</v>
+      </c>
+      <c r="D247" t="s">
+        <v>430</v>
+      </c>
+      <c r="E247" t="s">
+        <v>431</v>
+      </c>
+      <c r="F247" t="s">
+        <v>26</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H247" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>1652</v>
+      </c>
+      <c r="B248">
+        <v>2026</v>
+      </c>
+      <c r="C248">
+        <v>3807</v>
+      </c>
+      <c r="D248" t="s">
+        <v>430</v>
+      </c>
+      <c r="E248" t="s">
+        <v>431</v>
+      </c>
+      <c r="F248" t="s">
+        <v>26</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H248" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>1653</v>
+      </c>
+      <c r="B249">
+        <v>2026</v>
+      </c>
+      <c r="C249">
+        <v>3808</v>
+      </c>
+      <c r="D249" t="s">
+        <v>430</v>
+      </c>
+      <c r="E249" t="s">
+        <v>431</v>
+      </c>
+      <c r="F249" t="s">
+        <v>26</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H249" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>1654</v>
+      </c>
+      <c r="B250">
+        <v>2026</v>
+      </c>
+      <c r="C250">
+        <v>3809</v>
+      </c>
+      <c r="D250" t="s">
+        <v>430</v>
+      </c>
+      <c r="E250" t="s">
+        <v>431</v>
+      </c>
+      <c r="F250" t="s">
+        <v>26</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H250" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>1655</v>
+      </c>
+      <c r="B251">
+        <v>2026</v>
+      </c>
+      <c r="C251">
+        <v>3810</v>
+      </c>
+      <c r="D251" t="s">
+        <v>430</v>
+      </c>
+      <c r="E251" t="s">
+        <v>431</v>
+      </c>
+      <c r="F251" t="s">
+        <v>26</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H251" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>1656</v>
+      </c>
+      <c r="B252">
+        <v>2026</v>
+      </c>
+      <c r="C252">
+        <v>3811</v>
+      </c>
+      <c r="D252" t="s">
+        <v>430</v>
+      </c>
+      <c r="E252" t="s">
+        <v>431</v>
+      </c>
+      <c r="F252" t="s">
+        <v>26</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H252" t="s">
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7909,50 +8706,75 @@
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
     <hyperlink ref="G213" r:id="rId212"/>
     <hyperlink ref="G214" r:id="rId213"/>
     <hyperlink ref="G215" r:id="rId214"/>
     <hyperlink ref="G216" r:id="rId215"/>
     <hyperlink ref="G217" r:id="rId216"/>
     <hyperlink ref="G218" r:id="rId217"/>
     <hyperlink ref="G219" r:id="rId218"/>
     <hyperlink ref="G220" r:id="rId219"/>
     <hyperlink ref="G221" r:id="rId220"/>
     <hyperlink ref="G222" r:id="rId221"/>
     <hyperlink ref="G223" r:id="rId222"/>
     <hyperlink ref="G224" r:id="rId223"/>
     <hyperlink ref="G225" r:id="rId224"/>
     <hyperlink ref="G226" r:id="rId225"/>
     <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>