--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -10,112 +10,157 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="633" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1018" uniqueCount="409">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>Fabrício de Chagas</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Modifica a redação do artigo 2º do Projeto de Lei nº 007/2026, a fim de corrigir equívoco de digitação na denominação da norma em referência, passando a vigorar com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>EMA</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>Tenente</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo único ao art. 2º do Projeto de Lei nº 013, de 19 de fevereiro de 2026, com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>Emenda de Redação</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf</t>
+  </si>
+  <si>
+    <t>Promove-se a correção redacional do §2º do artigo 6º do Projeto de Lei nº 026/2026, a fim de afastar erro de grafia, passsando a vigorar com a seguinte redação:</t>
+  </si>
+  <si>
+    <t>EMS</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>Fica suprimido o artigo 2º do Projeto de Leio nº 027/2026, mantendo-se a redação originária do artigo 2º da Lei Municipal nº 3.670/2025.</t>
+  </si>
+  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Poder Executivo Municipal - PMBJ</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera em parte a Lei Municipal nº 3.751/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos cargos de provimento efetivo da Câmara Municipal de Belo Jardim, e extingue cargos vacantes da estrutura administrativa, alterando o Anexo I da Lei Municipal nº 2.245/2015, revoga a Lei Municipal nº 3.644/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf</t>
   </si>
   <si>
     <t>Reestrutura o quadro de Cargos de provimento em Comissão da Câmara Municipal de Belo Jardim - PE; readéqua o regime de remuneração dos cargos em comissão, com reajuste de valores; cria vagas adicionais de cargos de provimento em comissão já existentes; reduz quantitativ de cargos da estrutura administrativa; revoga a Lei Municipal nº 3.645/2025; e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do valor da Cota para o Exercício da Atividade Parlamentar Municipal (CEAPM), prevista na Lei Municipal nº 3.475/2023, revoga a Lei Municipal nº 3.646/2025, e dá outras providências.</t>
   </si>
   <si>
-    <t>Fabrício de Chagas</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf</t>
   </si>
   <si>
     <t>Denomina vias projetadas no Loteamento Paulo Guerra II e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos artigos 6º, 8º, 13, 18 e 26, e anexos I e II da Lei Municipal nº 3.499, de 28 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário-mínimo no âmbito do município de Belo Jardim/PE, instituído através do Decreto Federal nº 12.797, de 23 de dezembro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>Nilton Senhorinho</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de Unidade Básica de Saúde e dá outras providências.</t>
@@ -132,239 +177,359 @@
   <si>
     <t>Claudemir</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf</t>
   </si>
   <si>
     <t>Fica denominada a Sala Azul da Escola Municipal Luiza Leopoldina Lopes, localizada no Distrito de Xucuru, Município de Belo Jardim, Estado de Pernambuco, de “Espaço de Educação Inclusiva Safira Vitória Ferreira Santos” e dá outras providências.</t>
   </si>
   <si>
     <t>Daniel Lopes</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf</t>
   </si>
   <si>
     <t>Denomina a Sala Azul da Escola Municipal Vereador Joaquim Medeiros, Localizada no Distrito de Água Fria, Município de Belo Jardim, Estado do Pernambuco, de “Espaço de Educação Inclusiva, de “Irene Reis Bezerra” e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos profissionais da Educação Básica Contratados da Rede Municipal de Ensino de Belo Jardim e dá outras providências.</t>
   </si>
   <si>
+    <t>Edson Silva</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os procedimentos e prazos para a operacionalização das emendas individuais impositivas no Município de Belo Jardim e dá outras providências.</t>
+  </si>
+  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo, autoriza a realização de concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Belo Jardim, denominado “REFIS BELO JARDIM 2026”, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder subvenção social ao INSTITUTO MUSICAL DO AGRESTE – BANDA SINFÔNICA 11 DE SETEMBRO, disciplina a formalização mediante Termo de Fomento, estabelece contrapartidas de interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Municipal nº 3.597 de 27 de março de 2024, e dá outras providências.</t>
   </si>
   <si>
-    <t>Tenente</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Festa do Padre Cícero, no bairro do São Pedro. Reconhecendo-a como manifestação cultural e imaterial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Poder Legislativo Municipal - CMBJ</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do artigo 3º, I, da Lei Municipal nº 3.764 de 30 de dezembro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução voluntária e excepcional de saldo financeiro resultante de economia e consequente não utilização integral de duodécimos _x000D_
 do exercício 2026, para auxiliar o Poder Executivo na aquisição de cestas básicas a serem doadas à _x000D_
 população hipossuficiente por ocasião da Semana Santa, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.360, de 16 de julho de 2021, para instituir o auxílio cesta básica aos contratados temporários na função de Agente de Limpeza Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos professores da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação oficial de logradouro público conhecido como Avenida Júlia Rodrigues Torres, e dá outras providências.</t>
+  </si>
+  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Metodologias Ativas para o Curso de Medicina pela Autarquia Educacional de Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf</t>
   </si>
   <si>
     <t>Estabelece forma especial de acesso ao programa de bolsas de estudos acadêmicos da Autarquia Educacional do Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.670/2025, que instituiu funções gratificadas na Autarquia Educacional de Belo Jardim – AEB, cria novas funções gratificadas, atualiza valores, institui a Comissão de Vestibular da Autarquia Educacional de Belo Jardim, revoga a Lei Municipal nº 1.543/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos servidores públicos efetivos, integrantes dos quadros administrativo e docente da Autarquia Educacional de Belo Jardim – AEB, e dáoutras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf</t>
   </si>
   <si>
     <t>Denominação de Equipamento Público Cozinha Comunitária e dá oiutras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece denominação de Imóvel Público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece denominação de via pública e dá outras providências -</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim o "Festival de Arte, Música, Cultura e Gastronomia do Sítio Rodrigues", reconhece o evento como Patrimônio Cultural Imaterial do Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a doação de terreno urbano para a empresa EDJANIO FERNANDO MACEDO e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Dé da Cohab I</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a quadra poliesportiva de leonildo Caetano Marques, situada no Bairro COHAB I, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e atualiza os limites da Avenida Coronel Antônio Marinho, no Município de Belo Jardim – PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Corregedoria e Ouvidoria próprias para atuação na fiscalização e no controle interno e externo da Guarda Civil Municipal de Belo Jardim PE, e extingue a Corregedoria integrante da estrutura da Secretaria Municipal de Defesa Cidadã criada pelo Art. 5º da Lei Municipal nº 3.334/2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição e destinação dos honorários advocatícios de sucumbência devidos aos Procuradores do Município de Belo Jardim/PE, cria o Fundo Especial dos Honorários Advocatícios e o Conselho Gestor dos Honorários Advocatícios - CGHA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf</t>
+  </si>
+  <si>
+    <t>“Estabelece alíquota máxima à cobrança da tarifa do serviço de esgotamento sanitário no município de Belo Jardim, providências.” e dá outras</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Gradual de Retirada de Veículos de Tração Animal - VTAs no Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projetos de Resolução</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Manual de Controle Interno do Poder Legislativo de  Belo Jardim/PE, estabelecendo diretrizes, rotinas e padrões  de controle destinados à governança administrativa, à conformidade dos atos de gestão, à proteção do patrimônio público, à transparência e à regular prestação de contas.</t>
+  </si>
+  <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf</t>
   </si>
   <si>
     <t>Concede de Título de Cidadã Belo-Jardinenese à Sra. Lindhiane Costa de Farias e dá outras providências.</t>
   </si>
   <si>
+    <t>Lila</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf</t>
+  </si>
+  <si>
+    <t>Cocede Medalha Orgulho Belo-Jardinense ao Sr. Anderson Chaves e da outras providências.</t>
+  </si>
+  <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
-    <t>Edson Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf</t>
   </si>
   <si>
     <t>A relação contendo a quantidade de multas de foram aplicadas pela SEDEC  e os valores arrecadados com as mesmas no ano de 2025.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a sala de pediatria e se amesma está em funcionamento normal.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A SECRETARIA DE DEFESA CIDADÃ.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf</t>
+  </si>
+  <si>
+    <t>solicitando informações sobre porque o medicamento carbamazepina, utilizado por pessoas que tem epilepsia, Segundo informações faz mais de um ano que não está disponível na Farmácia do Município. Medicamento este disponível pelo SUS.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>solicita informações sobre crianças e adolescentes que vivem nas ruas e nas portas do comércio local em situação de mendicância. Por desinformação, ausência de dinheiro ou escolaridade, os pais, ou responsáveis, acabam por incentivar as crianças e os jovens a irem às ruas mendigar. Porém, as normas judiciárias são bem claras ao estipular a ilegalidade da mendicância. Com a prática, prevista em Código Penal, Lei das Contravenções Penais e Estatuto da Criança e do Adolescente, a responsabilidade cabe aos adultos em zelar pela integridade dos menores, e pode ocorrer até a perda da guarda e, diante da realidade atual, solicito ao Prefeito e, extensivamente à Secretaria de Ação e Desenvolvimento Social que seja encaminhado a esta Casa Legislativa informações de como estão sendo feitas a fiscalização e a punição dos adultos que permitem, induzem ou obrigam os jovens e crianças a essa prática que, pela lei, é criminosa? Existe em nosso Município uma equipe de abordagem social? Se Existe, quem faz parte? E Caso não exista que seja implantado o quanto antes.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Prefeito e, extensivamente a Secretaria Municipal de  Saúde que enviem a esta Casa legislativa as seguintes informações a respeito do convênio firmado entre o Hospital DMI e a Prefeitura Municipal: 1- Quais os tipos de cirurgias que serão realizadas? 2 - Valores das cirurgias, discriminando suas especialidades uma a uma; 3 – Previsão para a realização das mesmas; 4 – Como funciona o sistema de marcação dessas cirurgias? 5 – O montante de R$ 1.700.000,00 foi todo oriundo de emendas parlamentares ou há uma contrapartida do Governo Estadual ou do Ministério da Saúde?</t>
+  </si>
+  <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>Dé da Cohab I</t>
-[...1 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente  a Secretaria de Obras a implantação de um canteiro na Avenida Cinquentenário e a construção de uma pista de coper, tendo início na Avenida Senador Paulo Guerra, indo até o final da Avenida Cinquentenário.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente a Secretaria de Obras a execução da cobertura da quadra poliesportiva situada por trás do CRAS localizada no Bairro COHAB I.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e extensivamente a Secretaria de Defesa Cidadã e à Secretaria de Obras, a realização de estudo de viabilidade técnica para a implantação de redutores de velocidade do tipo quebra-molas nas imediações das residências construídas pela LM Construções, localizadas no Bairro São Sebastião, no Loteamento Residencial Bitury. Os moradores da localidade, relatam o tráfego de veículos em alta velocidade, gerando risco à segurança de pedestres, em especial crianças, idosos e demais residentes.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf</t>
   </si>
   <si>
     <t>A inclusão da modalidade de hidroginástica no âmbito do projeto de atividades físicas do Programa " Belo Jardim em Movimento", já existente em nosso Município.</t>
   </si>
   <si>
     <t>Cristiano Cabeludo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as obras de saneamento e pavimentação nas seguintes ruas: Bairro Santo Antônio - Rua São Manoel, Rua Juliana Pereira de Araújo, Travessa Agamenon Magalhães, Rua Geraldino Antonio de Menezes, Rua Camilo Benevides, Rua Josivaldo de Menezes, Travessa Honório Torres de Melo, Rua do Jardim (complemento); Bairro Cohab II - Rua 01, Rua do Chorão (complemento); Bairro Cohab III - complemento das Ruas: 08, 09, 10 e 11; Loteamento Nossa Senhora Aparecida - Rua Arthur Barbosa Maciel, Rua João Demétrio Sobrinho&lt; Rua José Francisco Freitas, Rua Santa Rosa e complemento das Ruas Senador Antônio Farias e Antônia Mergulhão.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf</t>
   </si>
   <si>
     <t>A execução das obras de saneamento e calçamento nas seguintes localidades: Bairros Maria Cristina, Morada Nobre, São Pedro, Gameleira, bem como no Distrito de Água Fria, Vila de Santa Luzia, Vila Raiz, Vila São Francisco de Assis e Vila de Campo Novo.</t>
   </si>
   <si>
     <t>Pitomba da Lotação</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf</t>
   </si>
   <si>
     <t>Que sejam enviados os recursos necessários para a execução da pavimentação asfáltica tendo início na BR 232 indo até a entrada da Vila Raiz pertencente ao nosso Município.</t>
   </si>
   <si>
     <t>Zé Guri Jr</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://sapl.belojardim.pe.leg.br/media/</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente a Secretaria de Obras, a reposição do calçamento nas ruas que estão necessitando desse serviço, assim como a execução das obras de saneamento e calçamento em todo o Bairro José Barbosa Maciel, mais conhecido como Viana &amp; Moura da BR.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a implantação de uma praça no espaço existente para esta finalidade situado na Rua Marcos Luiz Cordeiro, no Bairro COHAB I, pertencente ao nosso Município.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente ao Secretário Municipal de Agricultura, a aração de terras nas seguintes localidades: Sítios: Lagoa da Chave, Bola I, Bola II, Distrito de Água Fria e Vila de Santa Luzia, Poço de Lama, Poço Comprido, Capoeira de Dentro, Barra do Liberal, Barro Branco, Assentamentos: Ouro I, 0uro II, Itacaeté I, Itacaeté II, Campo Novo, Sítio Peixe, Lagoa da Porta, Genipapo, Batinga, Ingá, Rodrigues, Barro Branco, Campo Novo, Lagoa da Inhuma, Lagoa da Porta e Vila Raiz.</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a recuperação das estradas da zona rural de Belo Jardim: Sítios: Lagoa da Chave, Bola I, Bola II, Distrito de Água Fria e Vila de Santa Luzia, Poço de Lama, Poço Comprido, Capoeira de Dentro, Barra do Liberal, Barro Branco, Assentamentos: Ouro I, 0uro II, Itacaeté I, Itacaeté II, Campo Novo, Sítio Peixe, Lagoa da Porta, Genipapo, Batinga, Ingá, Rodrigues, Barro Branco, Campo Novo, Lagoa da Inhuma, Lagoa da Porta e Vila Raiz</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e a Secretária Municipal de Infraestrutura e Urbanismo a execução das obras de saneamento e calçamento na Rua Capitão José Medeiros, situada no Bairro Ponte Nova, tendo em vista as precárias condições da via, que vêm causando transtornos aos moradores_x000D_
 especialmente em dias chuvosos.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer a convocação o do Sr. Fa bio Souza, Secreta rio Municipal de Defesa Social e Cidadania – SEDEC, para que_x000D_
 compareça a esta Casa Legislativa, em data a ser definida, a fim de prestar esclarecimentos sobre as arbitrariedades na Coordenação o e fiscalização o do trânsito no Município.</t>
   </si>
   <si>
@@ -375,75 +540,75 @@
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria Competente, destinação de uma área pública para a construção de um espaço de acolhimento e recuperação de animais em situação de Rua.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Obras, o calçamento na Rua Agenor Barbosa Maciel, Situada no Bairro Ponte Nova/ Pontilhão.</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e, extensivamente a Secretaria Municipal de Saúde, a reforma do Posto de Saúde – Estratégia de Atenção Primária, Localizada na Vila Santa Luzia</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Obras, que sejam realizados os serviços de saneamento básico e calçamento das seguintes ruas: Rua Maria Isabel Cordeiro, Rua Antônio Cazé Sobrinho e Rua José Figueira de Menezes, todas localizadas no Bairro Bela Vista. destacou em razão das condições precárias em que se encontram as referidas ruas, causando transtornos aos moradores, especialmente no período chuvoso.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Agricultura, que seja disponibilizado antecipadamente o cronograma de_x000D_
 distribuição das sementes, permitindo que os agricultores se organizem adequadamente para o plantio.</t>
   </si>
   <si>
     <t>Euno Andrade</t>
   </si>
   <si>
     <t>solicitando ao Prefeito que envie a esta Casa Legislativa o REFIS que irá vigorar no ano de 2026 e que disponibilize um parcelamento do IPTU em 10 vezes sem juros e com abatimento de 30% do valor do ano corrente, como também isentar as multas e juros do IPTU do ano atual caso esteja_x000D_
 atrasado e dos anos anteriores dos que estejam inadimplentes parcelando em 24 meses o débito dos últimos 4 anos sem juros e multas caso exista.</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf</t>
-[...16 lines deleted...]
-  <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf</t>
   </si>
   <si>
     <t>Reformas da Praça da Criança e da quadra poliesportiva, situadas no Bairro Cohab I._x000D_
 Saneamento e Calçamento na Rua Agenor Barbosa Maciel, situada no Bairro Ponte Nova.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf</t>
+  </si>
+  <si>
+    <t>A implantação da Academia da Saúde no Parque Janelas para o Rio</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf</t>
+  </si>
+  <si>
+    <t>A reposição de lâmpadas no trecho compreendido da Rua do Chorão até Cavalo Morto, próximo à residência do Sr. LUiz, localizado na zona rural do município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de Sala Azul no Distrito de Serra do Vento (Ana Ester Alves Batista Pinheiro)</t>
+  </si>
+  <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo, a colocação de lâmpadas nos postes no trecho compreendido da Rua do Chorão até o Povoado de Nossa Senhora Aparecida, mais conhecido como Cavalo Morto, próximo a residência do Sr. Luiz.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Saúde, a implantação de uma Academia da Saúde no Parque_x000D_
 Janelas para o Rio.</t>
   </si>
   <si>
     <t>Irmão Adriano</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a conclusão da terraplanagem nas estradas que dão acesso as_x000D_
 seguintes localidades: Sítio Macapá do Monte, Campo de Farias passando por Risco Escuro até Santa Rosa e que seja colocado piçarro nas ladeiras a fim de facilitar a subida dos veículos em tempos chuvosos, melhorando assim a acessibilidade e segurança dos moradores, transeuntes e produtores rurais das regiões mencionadas.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a disponibilização de tratores para arar as terras, bem como, a distribuição de sementes, visando apoiar e fortalecer a agricultura familiar do Distrito de Serra do Vento e Sítios vizinhos.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo e a Secretaria de Defesa Cidadã – SEDEC, a execução da obra_x000D_
 de elevação da altura do muro e por conseguinte a implantação de câmeras de segurança na Escola Sebastião José da Silva, situada no Bairro COHAB III, e que sejam feitas rondas constantes no local pela Guarda Municipal.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito, e às Secretarias Competentes a limpeza e dragagem do córrego no Residencial Ayrton Maciel.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf</t>
@@ -463,116 +628,267 @@
   <si>
     <t>Construção de uma passagem molhada que liga o Sítio Campo Novo ao Sítio Peixe, pertencentes a nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf</t>
   </si>
   <si>
     <t>requalificação e reforma integral da Praça dos Eucaliptos, localizada no Bairro Edson Mororó neste Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf</t>
   </si>
   <si>
     <t>Solicita a Governadora do Estado de Pernambuco a Exma. Sra. Raquel teixeira Lyra Lucena, extensivamente à Secretária Estadual de Saúde a Sra. Zilda do Rego Cavalcanti a implantação de um Centro de Hemodiálise em nossa Cidade.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf</t>
   </si>
   <si>
     <t>Requer cópias da 1ª sessão ordinária do I período do ano de 2026, requerimento 003/2026 e cópia do respectivo requerimento.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf</t>
-[...14 lines deleted...]
-    <t>sanemanto e calçamento na Av. Raimunda Agueda de Melo (Viana e Moura da BR), e na Rua João Faustino Ferreira, e rua Melvin Jones, ambas no Bairro São Pedro.</t>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf</t>
+  </si>
+  <si>
+    <t>Passagem molhada sentido Xucuru a casa Nova no  terreno de Marcos da venda, e tambem outra passagem molhada no sítio Fundão, que vai  em sentido ao sítio Mimoso.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf</t>
+  </si>
+  <si>
+    <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a execução das obras de calçamento nas seguintes localidades: no Sítio Quanduz em frente a Igreja de Santa Luzia; em frente à Igreja de Nossa Sra. da Conceição, no Sítio Conceição; na Igreja de Santa Luzia, no Sítio Miguel Dias e na Igreja Santa Rita, no Sítio Coelho, assim como as demais localidades que fazem parte da paróquia do Distrito de Xucuru.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf</t>
   </si>
   <si>
     <t>005 - Senhoria que seja feita a Restauração de dois quebra-molas na Rua Boa Vista (conhecida como Rua de Ednaldo Enfermeiro, bem como Restaurar todos os quebra-molas das ruas de Vila Nova._x000D_
 _x000D_
 006 - que seja feito o roço da PE 166, que liga Serra do Vento a Barra de Farias e que seja concluído o tapa buraco e a limpeza da Linha dÁgua.</t>
   </si>
   <si>
-    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf</t>
-[...8 lines deleted...]
-    <t>solicitando ao Prefeito e, extensivamente a Secretária Municipal de Infraestrutura e Urbanismo, a execução das obras de calçamento nas seguintes localidades: no Sítio Quanduz em frente a Igreja de Santa Luzia; em frente à Igreja de Nossa Sra. da Conceição, no Sítio Conceição; na Igreja de Santa Luzia, no Sítio Miguel Dias e na Igreja Santa Rita, no Sítio Coelho, assim como as demais localidades que fazem parte da paróquia do Distrito de Xucuru.</t>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf</t>
+  </si>
+  <si>
+    <t>a contratação de Médicos Pediatra para ao hospital Júlio Alves de Lira, para atender a população do Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf</t>
   </si>
   <si>
     <t>requer ao Prefeito Municipal, extensivamente ao Sr. Renato Duarte, Secretário Municipal de Educação e ao Sr. Adelmo Monteiro, Secretário Municipal de Gestão Pública que façam um estudo de viabilidade para que sejam disponibilizados ônibus para transportar os estudantes universitários ou que façam cursos técnicos em outros municípios, se não houver essa possibilidade e, caso não esteja sendo aplicada, que coloquem em prática a Lei nº 3.075/2015 que autoriza a concessão de auxílio transporte aos estudantes de cursos superior e técnico.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf</t>
   </si>
   <si>
     <t>A manutenção na rede de esgoto da Avenida Senador Paulo Guerra, nas proximidades da Escola Estadual Professora Maria Galvão, situada no Bairro Cohab I.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf</t>
   </si>
   <si>
     <t>implantação de Casa de Apoio na Cidade de Caruaru</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf</t>
   </si>
   <si>
     <t>reforma da praça do São Pedro</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf</t>
   </si>
   <si>
     <t>que seja incluída uma unidade do Belo Jardim em movimento no Loteamento Vila Bela.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf</t>
+  </si>
+  <si>
+    <t>sanemanto e calçamento na Av. Raimunda Agueda de Melo (Viana e Moura da BR), e na Rua João Faustino Ferreira, e rua Melvin Jones, ambas no Bairro São Pedro.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf</t>
+  </si>
+  <si>
+    <t>a realização do calçamento da via que liga o Instituto Federal de Pernambuco - Campus Belo Jardim até a praça do bairro Morada Nobre ( sentido saída para o Muquém)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf</t>
+  </si>
+  <si>
+    <t>serviço de calçamento  e infraestrutura para as ruas mencionadas Rua Jose Romildo Cordeiro, Treceita Travessa Boa Ventura Joaquim de Moura, rua Cícero Santino (Loteamento Gameleira Bairro são Pedro), Rua da Saudade e Travessa da Saudade, situadas no bairro BOm Conselho.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf</t>
+  </si>
+  <si>
+    <t>a construção de um ginásio poliesportivo na localidade da Vila Santa Luzia.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf</t>
+  </si>
+  <si>
+    <t>calçamento na Rua Jorge Amado, Boa Vista</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf</t>
+  </si>
+  <si>
+    <t>o Calçamento e limpeza de manutenção na Rua Cassia Jane Amorim situada no Bairro Viana e Moura da BR, bem como o calçamento ligando a Rua Adeilton de Lima ao Frei Damião.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf</t>
+  </si>
+  <si>
+    <t>1. Reforma da ponte da adutora, localizada no trecho sentido a Espalhadeira;_x000D_
+2. Calçamento da ladeira que dá acesso a  Espalhadeira, saíndo da PE-166.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Prefeito e à Secretaria de Obras a realização de mutirão de limpeza e reposição de calçamento na Rua Agamenon Rodrigues Caraciolo, localizada no bairro São Pedro, visando melhorar as condições de infraestrutura e limpeza da via.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>realização de patrolamento em toda a extensão da Avenida Germiniano Maciel, com início nas proximidades da Secretaria de Saúde até o final da via, visando a melhoria das condições de tráfego.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento 066.2026 - SEDEC</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de construção de pórtico de entrada e requalificação urbana no Bairro Santo Antônio e adjacências do DETRAN (COHAB I)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Pavimentação (Calçamento) e Rede de Saneamento Básico.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf</t>
+  </si>
+  <si>
+    <t>que seja feita a construção de uma passagem molhada no Sítio Bananeiras, localizado na zona rural deste Município</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf</t>
+  </si>
+  <si>
+    <t>Transição para trabalhar remotamente por motivos de saúde.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a intervenção imediata da Secretaria de obras para solucionar o problema de esgoto a céu aberto na  Rua Josefa Nancy Alves, no Bairro Floresta.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Mutirão de Limpeza e Capinação (Loteamento Jardim Elen.)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO ao Ilustríssimo Senhor Rodrigo Lira, Secretário de Agricultura do Município de Belo Jardim</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf</t>
+  </si>
+  <si>
+    <t>solicitando as seguintes providências para o Posto de Saúde do Distrito de Vila Nova: a Reforma geral do prédio, visando garantir melhores condições de atendimento à população e de trabalho aos profissionais de saúde, bem como a lotação de um profissional de odontologia na referida unidade, a fim de ampliar a oferta de serviços de saúde bucal para os moradores do distrito.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf</t>
+  </si>
+  <si>
+    <t>que seja feito serviço de limpeza e capinação na Rua Tânia Lima da Silva, popularmente conhecida como "Rua do Curral", localizada na área conhecida como São Sebastião.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso aos organizadores da Festa de Nossa Senhora de Fátima, realizada entre os dias 13 a 16 de maio no Sítio Batinga de Baixo.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf</t>
+  </si>
+  <si>
+    <t>para que seja feita a implantação de uma vila olímpica ou espaço desportivo, no campo da COHAB 2 onde podemos ter um campo, quadra pista de Copper entre outras modalidades para lazer.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação e Saneamento (Avenida Abílio Bezerra de Melo, Bairro Cohab I</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf</t>
+  </si>
+  <si>
+    <t>voto de aplauso à Escola de Jiu-jitsu Thiago Bradley, da Equipe Márcio Souza, na pessoa do Mestre Thiago Bradley, bem como aos competidores Pedro Henrique Lopes Gomes, Yuri Vinícius dos Santos Sobreira, Anderson de Oliveira Freitas, Lucas Kauê Moreira Rufino, Murilo Ryan Medeiros de Souza, João Francisco de Aquino Filho e Vitor Gabriel Melo de Cristo, que trouxeram para Belo Jardim 3 medalhas de ouro, 3 medalhas de prata e 1 medalha de bronze conquistadas durante o campeonato Open Jiu-jitsu Agreste, realizado neste mês de maio na cidade de Caruaru.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando ao prefeito que envie a esta Casa Legislativa um projeto de lei instituindo desconto de 50% na cobrança de IPTU para imóveis em ruas sem saneamento e/ou calçamento.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização dos serviços de recuperação, patrolamento da Estrada do Sítio do Meio, localizada na Zona Rural deste Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf</t>
+  </si>
+  <si>
+    <t>serviços de implantação de rede de saneamento básico e posterior pavimentação em calçamento na seguinte via pública: Rua: José de Souza Barbosa Bairro: Maria Cristina</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf</t>
+  </si>
+  <si>
+    <t>que seja feita a reforma e requalificação da calçada localizada na Avenida Júlia Rodrigues Torres, nas proximidades da Rodoviária, do lado direito da avenida passando pela entrada da Irmãos Valença e do acesso ao Centro de Artesanato da cidade, chegando na BR 232  com a devida adaptação de acessibilidade e mobilidade urbana.Atenciosamente,</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf</t>
   </si>
   <si>
     <t>Que neste mês de fevereiro suspendam o envio das contas de água para as residências situadas no Distrito de Xucuru e localidades adjacentes tendo em vista que o abastecimento não está ocorrendo, resultando assim em cobrança indevida, ao mesmo tempo, em que solicita o envio de carros pipa para abastecer as quatro cisternas comunitárias situadas no Distrito de Xucuru para que os munícipes que por lá residem possam contar com água tratada e a limpeza da Barragem de Taiobinha.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cozinha comunitária no Bairro Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a intensificação das rondas ostensivas no bairro Viana e Mouira da BR</t>
   </si>
@@ -591,50 +907,56 @@
   </si>
   <si>
     <t>solicitando ao Sr. Carlos Eduardo Braga Farias, Secretário de Assistência Social do Estado de Pernambuco e, extensivamente à Sra. Adriana Perboire, Secretária Municipal de Ação e Assistência Social, a implantação de uma cozinha comunitária no Distrito de Xucuru.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitação para instalação de uma unidade do HEMOPE no município de Belo Jardim-PE. GABINETE DO VEREADOR</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Adriano Antônio Carlos (Irmão Adriano), venho respeitosamente solicitar a Vossa Senhoria a colocação de duas placas indicativas do Distrito de SERRA DO VENTO, localizado no município de Belo Jardim, PE. Uma no sentido Recife x Sertão e outra no sentido Sertão x Recife, Para ser colocada na BR 332 próximo à entrada do distrito.</t>
   </si>
   <si>
     <t>solicitando ao Sr. Bruno Lezan Bittencourt na qualidade de Superintendente Regional do DNIT – Departamento Nacional de Infraestrutura de_x000D_
 Transportes de Pernambuco, a adoção de medidas urgentes a partir do quilômetro 172 da BR 232, no Município de Belo Jardim, com o objetivo de reduzir o número de acidentes registrados no referido trecho da rodovia. Solicita ainda, ao Sr. André de Souza Fonseca, Diretor Presidente do DER –_x000D_
 Departamento de Estradas e Rodagens do Estado de Pernambuco, para que faça uma articulação de um estudo técnico visando o mesmo objetivo.</t>
   </si>
   <si>
     <t>solicitando a Sra. Raquel Teixeira Lyra Lucena, Governadora do Estado de Pernambuco e, extensivamente a Sra. Zilda do Rego Cavalcanti, Secretária Estadual de Saúde, a implantação de um centro de hemodiálise em nosso Município.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 015/2026</t>
+  </si>
+  <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf</t>
   </si>
   <si>
     <t>requer Moção de Aplausos aos médicos   Juan Ramon Quevedo e Bessie Labrada pela inauguração da Clínica Belocardio, especializada em cardiologia e Ginecologia, que ocorreu no dia 16 de janeiro do corrente ano em nosso Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos pela brilhante realização da Festa de São Sebastião, representando toda a manifestação religiosa e cultural, fortalecendo a identidade do povo belo-jardinense promovendo momentos de confraternização e lazer à nossa população.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf</t>
   </si>
   <si>
     <t>uma moção de aplausos à agremiação carnavalesca Boi Brasinha, pela passagem de seus 10 anos de desfiles pelas ruas da nossa Cidade no período carnavalesco, movimentando nossa Cidade, famílias e artistas, trazendo cores e alegria às nossas ruas.</t>
   </si>
   <si>
     <t>Rui Nunes</t>
@@ -664,90 +986,166 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Secretário de Agricultura Rodrigo Lira pela realização do reparo na estrada de Água Fria</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos organizadores da Festa de São José, realizada na Vila de Campo Novo.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao secretário da Educação Renato  Duarte pela entrega dos uniformes da rede municipal de ensino e pela nova identidade e qualidade dos materiais entregues</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Escola de Referência em Ensino Médio de Belo Jardim (EREM - BJ)</t>
   </si>
   <si>
+    <t>a Associação dos Produtores Rurais do Sítio Rodrigues e, extensivamente ao Secretário de Cultura, Turismo e Empreendedorismo, pelo brilhantismo na realização do I Festival da Arte, da Cultura e da Gastronomia, que homenageou e fortaleceu o turismo rural do Sítio Rodrigues, zona rural de Belo Jardim.</t>
+  </si>
+  <si>
+    <t>ao Sr. Leonardo Marcos da Silva (Léo Tattoo), pela realização do 5° Encontro de Tatuadores_x000D_
+de Belo Jardim, que reuniu dezenas de tatuadores de várias cidades e estados brasileiros, além de participantes estrangeiros, movimentando a rede hoteleira e proporcionando a realização de inúmeros negócios de produtos e serviços na área de cultura da tatuagem.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Paratleta Sr. Hyuri Martins</t>
+  </si>
+  <si>
+    <t>Ao senhor Carlos Arthur Gregório da Silva, e mais conhecido como Arthur Moto taxi, e demais organizadores pelo brilhantismo na realização do evento realizado no ultimo dia 03 de maio, intitulado como " 1 Encontro de Sanfoneiros em Volta do Rio".</t>
+  </si>
+  <si>
+    <t>Ao Exmo. Sr. Josafá Almeida Lima, Prefeito do Município de São Caetano, e extensivamente ao Secretário Municipal de Cultura e demais organizadores_x000D_
+pelo brilhantismo na realização da 11º Festival da Carroça de Burro, que ocorreu no dia 1º de maio e contou com desfile das carroças decoradas, corrida de burros e jericos e torneio do trabalhador, culminando com show de Batista Lima, Zezo e Alice Novaes.</t>
+  </si>
+  <si>
+    <t>à Sra. Rose Xukuru e a toda a equipe gestora e escolar da EMEI Manuel Teodoro de Arruda,localizada no distrito de Serra do Vento, em reconhecimento à brilhante iniciativa de promover a Primeira Eleição de Líderes de Turma, ação que fortalece a cidadania, o protagonismo estudantil e a formação democrática entre os alunos.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf</t>
+  </si>
+  <si>
+    <t>Obras de calçamento na Rua Padre Jefferson Diniz, localizada no bairro Boavista</t>
+  </si>
+  <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de pesar</t>
   </si>
   <si>
     <t>À família enlutada do Sr. Jeová Luiz da Silva, mais conhecido como Jeová do Bolo, pelo seu falecimento ocorrido no dia 19 de janeiro de 2026 em nosso Município.</t>
   </si>
   <si>
     <t>Dé da Cohab I_x000D_
 Pitomba da Lotação</t>
   </si>
   <si>
     <t>à família enlutada de José Valdivan Santos Silva, pelo seu falecimento ocorrido no dia 06 de fevereiro de 2026 na Cidade do Recife</t>
   </si>
   <si>
     <t>à família enlutada do Sr. Geraldo Ricarte do Nascimento, pelo seu falecimento ocorrido no dia 28 de janeiro de 2026 no Município de Caruaru.</t>
   </si>
   <si>
     <t>à família enlutada da Sra. Severina Bezerra dos Santos, mais conhecida como Dona Nina, pelo seu falecimento ocorrido no dia 31 de janeiro de 2026 no Município de Caruaru.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. José Cícero Cordeiro de Oliveira, pelo seu falecimento ocorrido no dia 08 de fevereiro de 2026 em nosso Município.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. José Gilberto Bezerra de Brito, pelo seu falecimento ocorrido na cidade de Recife no dia 20 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar à família enlutada da Sra. Mércia Regina.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf</t>
   </si>
   <si>
     <t>Voto de pesar a família do Sr. Zé do Coco</t>
   </si>
   <si>
+    <t>Claudemir_x000D_
+Cristiano Cabeludo_x000D_
+Daniel Lopes_x000D_
+Dé da Cohab I_x000D_
+Edson Silva_x000D_
+Euno Andrade_x000D_
+Fabrício de Chagas_x000D_
+Irmão Adriano_x000D_
+Jack Taboquinha_x000D_
+Lila_x000D_
+Nilton Senhorinho_x000D_
+Pitomba da Lotação_x000D_
+Rui Nunes_x000D_
+Tenente_x000D_
+Zé Guri Jr</t>
+  </si>
+  <si>
+    <t>À familia enlutada do Sr. Jose Chagas Jacinto, conhecido carinhosamente por "Zé Bigode", pelo seu falecimento ocorrido no dia 25 de fevereiro do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. Antônio Alves da Silva pelo seu falecimento ocorrido no dia 20 de março do corrente ano em nosso Município</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. José Antônio de Souza, (mais conhecido como Zé Do Coco) pelo seu_x000D_
+falecimento aos 74 anos, no dia 04 de abril do corrente ano no Distrito de Água Fria.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. José Moacir da Silva, pelo seu falecimento ocorrido no dia 12 de abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada da Sra. Rute Freitas de Lira, pelo seu falecimento ocorrido no dia 08 de_x000D_
+abril do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Dr. José de Carvalho Pires, mais conhecido como Dr. Pires, pelo seu falecimento ocorrido no dia 04 de maio do corrente ano.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. Jurandir Cazé de Arruda, pelo seu falecimento ocorrido no dia 05 de maio do corrente ano na Vila Raiz, situada em nosso_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf</t>
+  </si>
+  <si>
+    <t>o presente Voto de Pesar à família enlutada da Sra. Daffiny Niely, de 22 anos pelo seu falecimento ocorrido no dia 19 de maio de 2026.</t>
+  </si>
+  <si>
     <t>VR</t>
   </si>
   <si>
     <t>Voto de repúdio</t>
   </si>
   <si>
     <t>a conduta do Cel. Fábio Souza, Secretário de Defesa Cidadã e dois agentes da referida pasta por intimidação a minha pessoa no exercício da função de_x000D_
 legislador e fiscalizador. O fato ocorreu na manhã desta quarta-feira (11) dentro da Prefeitura de Belo Jardim. Vale salientar que a prerrogativa de Vereador com esteio na Constituição Federal e na Lei Orgânica do Município me garantem o direito de exercer e solicitar informações públicas, tais como documentos, imagens de segurança e videomonitoramento. Informações estas que me foram negadas e prevaricadas.</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a ASSOCIACAO DO DESENVOLVIMENTO COMUNITÁRIO DO BELO JARDIM-PE - ADECOBEJA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf</t>
   </si>
   <si>
     <t>Lei_n_3_770_Doacao_Jose_Romildo_ME_</t>
   </si>
   <si>
@@ -799,50 +1197,128 @@
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Programa de Incentivo ao Desempenho, o Adicional de Qualificação e o Adicional de Risco de Vida noâmbito da Câmara Municipal de Belo Jardim, revogaintegralmente a Lei Municipal nº 3.195, de 15 de dezembro de2017, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução voluntária e excepcional de saldo financeiro resultante de economia e consequente não utilização integral deduodécimos do exercício 2026, para auxiliar o Poder Executivo na aquisição de cestas básicas a serem doadas à população hipossuficiente por ocasião daSemana Santa, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivo da Lei Municipal no 3.597 de 27 de março de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Festado Padre Cícero e Nossa Senhora das Dores, no bairro do São Pedro, reconhecendo-a como manifestação cultural e imaterial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.789.2026  Dispõe sobre o reajuste da remuneração dos servidores públicos efetivos, integrantes dos quadros administrativo e docente da Autarquia Educacional de Belo Jardim – AEB.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.790/2026  Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.791/2026: Ementa: Autoriza o Poder Executivo Municipal a conceder subvenção social ao INSTITUTO MUSICAL DO AGRESTE – BANDA SINFÔNICA 11 DE SETEMBRO, disciplina a formalização mediante Termo de Fomento, estabelece contrapartidas de interesse público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.792/2026 - Dispõe sobre a alteração do artigo 3º, I, da Lei Municipal nº 3.764 de 30 de dezembro de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.793/2026 Altera a Lei Municipal nº 3.360, de 16 de julho de 2021, para instituir o auxílio cesta básica aos contratados temporários na função de Agente de Limpeza Pública, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.794.2026 - Dispõe sobre a concessão de reajuste salarial aos professores da Rede Municipal de Ensino e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.795.2026 - Altera a Lei Municipal nº 3.670.2025, que instituiu funções gratificadas na Autarquia Educacional de Belo Jardim – AEB, cria novas funções gratificadas, atualiza valores, institui a Comissão de Vestibular da Autarquia Educacional de Belo Jardim, revoga a Lei Municipal nº 1.543.2002, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.796/2026: Ementa: Estabelece forma especial de acesso ao programa de bolsas de estudos acadêmicos da Autarquia Educacional do Belo Jardim – AEB / Faculdade do Belo Jardim - FBJ, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.797.2026: - Dispõe sobre a criação do Programa de Metodologias Ativas para o Curso de Medicina pela Autarquia Educacional de Belo Jardim – AEB -- Faculdade do Belo Jardim - FBJ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.798/2026 -  Dispõe sobre a denominação oficial de logradouro público conhecido como Avenida Júlia Rodrigues Torres, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Estabelece denominação de Espaço Público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal 3800.2026 - Denominacao de via publica e da outras providencias</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal  3.801.2026 - Institui no Calendário Oficial de Eventos do Município de Belo Jardim o Festival de Arte, Música, Cultura e Gastronomia do Sítio Rodrigues, reconhece o evento como Patrimônio Cultural Imaterial do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1146,3343 +1622,5345 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H126"/>
+  <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>1425</v>
+        <v>1571</v>
       </c>
       <c r="B2">
         <v>2026</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>1430</v>
+        <v>1570</v>
       </c>
       <c r="B3">
         <v>2026</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>1431</v>
+        <v>1572</v>
       </c>
       <c r="B4">
         <v>2026</v>
       </c>
       <c r="C4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>1432</v>
+        <v>1569</v>
       </c>
       <c r="B5">
         <v>2026</v>
       </c>
       <c r="C5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>1426</v>
+        <v>1425</v>
       </c>
       <c r="B6">
         <v>2026</v>
       </c>
       <c r="C6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="B7">
         <v>2026</v>
       </c>
       <c r="C7">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="B8">
         <v>2026</v>
       </c>
       <c r="C8">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>1434</v>
+        <v>1432</v>
       </c>
       <c r="B9">
         <v>2026</v>
       </c>
       <c r="C9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="B10">
         <v>2026</v>
       </c>
       <c r="C10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>1436</v>
+        <v>1427</v>
       </c>
       <c r="B11">
         <v>2026</v>
       </c>
       <c r="C11">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>1439</v>
+        <v>1428</v>
       </c>
       <c r="B12">
         <v>2026</v>
       </c>
       <c r="C12">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>1456</v>
+        <v>1434</v>
       </c>
       <c r="B13">
         <v>2026</v>
       </c>
       <c r="C13">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>1463</v>
+        <v>1433</v>
       </c>
       <c r="B14">
         <v>2026</v>
       </c>
       <c r="C14">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>1475</v>
+        <v>1436</v>
       </c>
       <c r="B15">
         <v>2026</v>
       </c>
       <c r="C15">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>1476</v>
+        <v>1439</v>
       </c>
       <c r="B16">
         <v>2026</v>
       </c>
       <c r="C16">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>1477</v>
+        <v>1456</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>1499</v>
+        <v>1581</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>1503</v>
+        <v>1463</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="H19" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1522</v>
+        <v>1475</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1523</v>
+        <v>1476</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="H21" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>1524</v>
+        <v>1477</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F22" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="H22" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>1537</v>
+        <v>1499</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
+        <v>18</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" t="s">
         <v>25</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>1538</v>
+        <v>1503</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H24" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>1539</v>
+        <v>1583</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="H25" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>1544</v>
+        <v>1522</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F26" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>1545</v>
+        <v>1523</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F27" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="H27" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>1510</v>
+        <v>1524</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="H28" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>1449</v>
+        <v>1582</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F29" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>1513</v>
+        <v>1537</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="F31" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>1441</v>
+        <v>1539</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>27</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F32" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>1442</v>
+        <v>1544</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F33" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>1443</v>
+        <v>1545</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F34" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>1444</v>
+        <v>1552</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F35" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>1445</v>
+        <v>1567</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F36" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>1446</v>
+        <v>1568</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G37" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H37" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>1447</v>
+        <v>1584</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F38" t="s">
+        <v>26</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H38" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>1478</v>
+        <v>1592</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F39" t="s">
+        <v>99</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>1480</v>
+        <v>1598</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F40" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H40" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>1481</v>
+        <v>1606</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D41" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F41" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>1482</v>
+        <v>1612</v>
       </c>
       <c r="B42">
         <v>2026</v>
       </c>
       <c r="C42">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D42" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F42" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>1483</v>
+        <v>1613</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D43" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E43" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F43" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H43" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>1435</v>
+        <v>1621</v>
       </c>
       <c r="B44">
         <v>2026</v>
       </c>
       <c r="C44">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D44" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F44" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>1438</v>
+        <v>1628</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="D45" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H45" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1464</v>
+        <v>1623</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="D46" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
       <c r="E46" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="F46" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="H46" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1465</v>
+        <v>1510</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="D47" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="E47" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="F47" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="H47" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1466</v>
+        <v>1591</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>82</v>
+        <v>118</v>
       </c>
       <c r="E48" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="F48" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H48" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1467</v>
+        <v>1449</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D49" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="E49" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F49" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="H49" t="s">
-        <v>115</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1468</v>
+        <v>1513</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="E50" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F50" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="H50" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1469</v>
+        <v>1525</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D51" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="E51" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F51" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="H51" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1457</v>
+        <v>1586</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="D52" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="E52" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F52" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="H52" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1458</v>
+        <v>1587</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="D53" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="E53" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F53" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="H53" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1459</v>
+        <v>1588</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D54" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="E54" t="s">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="F54" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="H54" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1462</v>
+        <v>1441</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="D55" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E55" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F55" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="H55" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1490</v>
+        <v>1442</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="D56" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E56" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F56" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="H56" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1491</v>
+        <v>1443</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="D57" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E57" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F57" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="H57" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1492</v>
+        <v>1444</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="D58" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E58" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F58" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="H58" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1493</v>
+        <v>1445</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E59" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F59" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>102</v>
+        <v>150</v>
       </c>
       <c r="H59" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1494</v>
+        <v>1446</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="D60" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E60" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="H60" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1495</v>
+        <v>1447</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="D61" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E61" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F61" t="s">
-        <v>75</v>
+        <v>154</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="H61" t="s">
-        <v>133</v>
+        <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1497</v>
+        <v>1478</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E62" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F62" t="s">
-        <v>84</v>
+        <v>157</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="H62" t="s">
-        <v>135</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1498</v>
+        <v>1480</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="D63" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E63" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F63" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="H63" t="s">
-        <v>137</v>
+        <v>159</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1505</v>
+        <v>1481</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E64" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F64" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="H64" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1506</v>
+        <v>1482</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E65" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F65" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="H65" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1507</v>
+        <v>1483</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D66" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E66" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F66" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="H66" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1508</v>
+        <v>1435</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="D67" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E67" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F67" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="H67" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1509</v>
+        <v>1438</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="D68" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E68" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F68" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="H68" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1511</v>
+        <v>1464</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E69" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F69" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="H69" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1512</v>
+        <v>1465</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="D70" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E70" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F70" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="H70" t="s">
-        <v>150</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1514</v>
+        <v>1466</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E71" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F71" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>151</v>
+        <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1515</v>
+        <v>1467</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E72" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F72" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1516</v>
+        <v>1468</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="D73" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E73" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F73" t="s">
-        <v>32</v>
+        <v>149</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="H73" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1517</v>
+        <v>1469</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="D74" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E74" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F74" t="s">
-        <v>32</v>
+        <v>172</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="H74" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1542</v>
+        <v>1462</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="D75" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E75" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F75" t="s">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="H75" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1543</v>
+        <v>1458</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="D76" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E76" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F76" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="H76" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1546</v>
+        <v>1459</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="D77" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E77" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F77" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="H77" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1547</v>
+        <v>1457</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D78" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E78" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F78" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="H78" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1549</v>
+        <v>1490</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="D79" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="E79" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="F79" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>167</v>
+        <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1448</v>
+        <v>1491</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="D80" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E80" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F80" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1437</v>
+        <v>1492</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="D81" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E81" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F81" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>173</v>
+        <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="D82" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E82" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F82" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>175</v>
+        <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1470</v>
+        <v>1494</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="D83" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E83" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F83" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1471</v>
+        <v>1495</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="D84" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E84" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1472</v>
+        <v>1497</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="D85" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E85" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F85" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>102</v>
+        <v>189</v>
       </c>
       <c r="H85" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1473</v>
+        <v>1498</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="D86" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E86" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F86" t="s">
-        <v>84</v>
+        <v>149</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>102</v>
+        <v>191</v>
       </c>
       <c r="H86" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1474</v>
+        <v>1505</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="D87" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E87" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F87" t="s">
-        <v>32</v>
+        <v>157</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>102</v>
+        <v>193</v>
       </c>
       <c r="H87" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1496</v>
+        <v>1506</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D88" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E88" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F88" t="s">
-        <v>84</v>
+        <v>149</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="H88" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="D89" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E89" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F89" t="s">
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="H89" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1535</v>
+        <v>1508</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>12</v>
+        <v>43</v>
       </c>
       <c r="D90" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E90" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F90" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>102</v>
+        <v>199</v>
       </c>
       <c r="H90" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1536</v>
+        <v>1509</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="D91" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="E91" t="s">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="F91" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>102</v>
+        <v>201</v>
       </c>
       <c r="H91" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1451</v>
+        <v>1516</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="D92" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E92" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F92" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="H92" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1452</v>
+        <v>1517</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c r="D93" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E93" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F93" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="H93" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1453</v>
+        <v>1515</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="D94" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E94" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F94" t="s">
-        <v>26</v>
+        <v>184</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="H94" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1454</v>
+        <v>1512</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="D95" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E95" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F95" t="s">
-        <v>196</v>
+        <v>55</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="H95" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1455</v>
+        <v>1542</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="D96" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E96" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F96" t="s">
-        <v>117</v>
+        <v>55</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="H96" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1484</v>
+        <v>1543</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="D97" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E97" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F97" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>102</v>
+        <v>212</v>
       </c>
       <c r="H97" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1501</v>
+        <v>1546</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="D98" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E98" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F98" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="H98" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1502</v>
+        <v>1547</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="D99" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E99" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F99" t="s">
-        <v>117</v>
+        <v>184</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="H99" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1526</v>
+        <v>1549</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="D100" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E100" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F100" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="H100" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1534</v>
+        <v>1514</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D101" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E101" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F101" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="H101" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1548</v>
+        <v>1511</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>139</v>
       </c>
       <c r="E102" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="F102" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>210</v>
+        <v>222</v>
       </c>
       <c r="H102" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1450</v>
+        <v>1566</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>1</v>
+        <v>59</v>
       </c>
       <c r="D103" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E103" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F103" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>102</v>
+        <v>224</v>
       </c>
       <c r="H103" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1485</v>
+        <v>1564</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="D104" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E104" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F104" t="s">
-        <v>215</v>
+        <v>50</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="H104" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1486</v>
+        <v>1565</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="D105" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E105" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F105" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>102</v>
+        <v>228</v>
       </c>
       <c r="H105" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1487</v>
+        <v>1563</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="D106" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E106" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F106" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>102</v>
+        <v>230</v>
       </c>
       <c r="H106" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1488</v>
+        <v>1585</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="D107" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E107" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F107" t="s">
-        <v>98</v>
+        <v>184</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="H107" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1489</v>
+        <v>1589</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="D108" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E108" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F108" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>102</v>
+        <v>234</v>
       </c>
       <c r="H108" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1518</v>
+        <v>1590</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="D109" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E109" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F109" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="H109" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1550</v>
+        <v>1594</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="D110" t="s">
-        <v>212</v>
+        <v>139</v>
       </c>
       <c r="E110" t="s">
-        <v>213</v>
+        <v>140</v>
       </c>
       <c r="F110" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="H110" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1479</v>
+        <v>1595</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>67</v>
       </c>
       <c r="D111" t="s">
-        <v>225</v>
+        <v>139</v>
       </c>
       <c r="E111" t="s">
-        <v>226</v>
+        <v>140</v>
       </c>
       <c r="F111" t="s">
-        <v>75</v>
+        <v>149</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>102</v>
+        <v>240</v>
       </c>
       <c r="H111" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1417</v>
+        <v>1597</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>1367</v>
+        <v>68</v>
       </c>
       <c r="D112" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E112" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F112" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="H112" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1422</v>
+        <v>1599</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>3770</v>
+        <v>69</v>
       </c>
       <c r="D113" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E113" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F113" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="H113" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1460</v>
+        <v>1600</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>3776</v>
+        <v>70</v>
       </c>
       <c r="D114" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E114" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F114" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="H114" t="s">
-        <v>25</v>
+        <v>247</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1461</v>
+        <v>1601</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>3777</v>
+        <v>71</v>
       </c>
       <c r="D115" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E115" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F115" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="H115" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1504</v>
+        <v>1602</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>3778</v>
+        <v>72</v>
       </c>
       <c r="D116" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E116" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F116" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="H116" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1519</v>
+        <v>1614</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>3779</v>
+        <v>73</v>
       </c>
       <c r="D117" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E117" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F117" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="H117" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1520</v>
+        <v>1615</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>3780</v>
+        <v>74</v>
       </c>
       <c r="D118" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E118" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F118" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="H118" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1521</v>
+        <v>1616</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>3781</v>
+        <v>75</v>
       </c>
       <c r="D119" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E119" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="H119" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1533</v>
+        <v>1617</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>3782</v>
+        <v>76</v>
       </c>
       <c r="D120" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E120" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F120" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="H120" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1531</v>
+        <v>1618</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>3783</v>
+        <v>77</v>
       </c>
       <c r="D121" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E121" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F121" t="s">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="H121" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1529</v>
+        <v>1619</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>3784</v>
+        <v>78</v>
       </c>
       <c r="D122" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E122" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F122" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="H122" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1530</v>
+        <v>1620</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>3785</v>
+        <v>79</v>
       </c>
       <c r="D123" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E123" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F123" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="H123" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1532</v>
+        <v>1622</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>3786</v>
+        <v>80</v>
       </c>
       <c r="D124" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E124" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F124" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="H124" t="s">
-        <v>247</v>
+        <v>267</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1540</v>
+        <v>1624</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>3787</v>
+        <v>81</v>
       </c>
       <c r="D125" t="s">
-        <v>228</v>
+        <v>139</v>
       </c>
       <c r="E125" t="s">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="F125" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>253</v>
+        <v>268</v>
       </c>
       <c r="H125" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
+        <v>1627</v>
+      </c>
+      <c r="B126">
+        <v>2026</v>
+      </c>
+      <c r="C126">
+        <v>82</v>
+      </c>
+      <c r="D126" t="s">
+        <v>139</v>
+      </c>
+      <c r="E126" t="s">
+        <v>140</v>
+      </c>
+      <c r="F126" t="s">
+        <v>99</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H126" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>1630</v>
+      </c>
+      <c r="B127">
+        <v>2026</v>
+      </c>
+      <c r="C127">
+        <v>83</v>
+      </c>
+      <c r="D127" t="s">
+        <v>139</v>
+      </c>
+      <c r="E127" t="s">
+        <v>140</v>
+      </c>
+      <c r="F127" t="s">
+        <v>184</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H127" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>1448</v>
+      </c>
+      <c r="B128">
+        <v>2026</v>
+      </c>
+      <c r="C128">
+        <v>2</v>
+      </c>
+      <c r="D128" t="s">
+        <v>274</v>
+      </c>
+      <c r="E128" t="s">
+        <v>275</v>
+      </c>
+      <c r="F128" t="s">
+        <v>47</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H128" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>1437</v>
+      </c>
+      <c r="B129">
+        <v>2026</v>
+      </c>
+      <c r="C129">
+        <v>3</v>
+      </c>
+      <c r="D129" t="s">
+        <v>274</v>
+      </c>
+      <c r="E129" t="s">
+        <v>275</v>
+      </c>
+      <c r="F129" t="s">
+        <v>10</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H129" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>1440</v>
+      </c>
+      <c r="B130">
+        <v>2026</v>
+      </c>
+      <c r="C130">
+        <v>4</v>
+      </c>
+      <c r="D130" t="s">
+        <v>274</v>
+      </c>
+      <c r="E130" t="s">
+        <v>275</v>
+      </c>
+      <c r="F130" t="s">
+        <v>10</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H130" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>1470</v>
+      </c>
+      <c r="B131">
+        <v>2026</v>
+      </c>
+      <c r="C131">
+        <v>5</v>
+      </c>
+      <c r="D131" t="s">
+        <v>274</v>
+      </c>
+      <c r="E131" t="s">
+        <v>275</v>
+      </c>
+      <c r="F131" t="s">
+        <v>157</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H131" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>1471</v>
+      </c>
+      <c r="B132">
+        <v>2026</v>
+      </c>
+      <c r="C132">
+        <v>6</v>
+      </c>
+      <c r="D132" t="s">
+        <v>274</v>
+      </c>
+      <c r="E132" t="s">
+        <v>275</v>
+      </c>
+      <c r="F132" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H132" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>1472</v>
+      </c>
+      <c r="B133">
+        <v>2026</v>
+      </c>
+      <c r="C133">
+        <v>7</v>
+      </c>
+      <c r="D133" t="s">
+        <v>274</v>
+      </c>
+      <c r="E133" t="s">
+        <v>275</v>
+      </c>
+      <c r="F133" t="s">
+        <v>154</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H133" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>1473</v>
+      </c>
+      <c r="B134">
+        <v>2026</v>
+      </c>
+      <c r="C134">
+        <v>8</v>
+      </c>
+      <c r="D134" t="s">
+        <v>274</v>
+      </c>
+      <c r="E134" t="s">
+        <v>275</v>
+      </c>
+      <c r="F134" t="s">
+        <v>99</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H134" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>1474</v>
+      </c>
+      <c r="B135">
+        <v>2026</v>
+      </c>
+      <c r="C135">
+        <v>9</v>
+      </c>
+      <c r="D135" t="s">
+        <v>274</v>
+      </c>
+      <c r="E135" t="s">
+        <v>275</v>
+      </c>
+      <c r="F135" t="s">
+        <v>47</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H135" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>1496</v>
+      </c>
+      <c r="B136">
+        <v>2026</v>
+      </c>
+      <c r="C136">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>274</v>
+      </c>
+      <c r="E136" t="s">
+        <v>275</v>
+      </c>
+      <c r="F136" t="s">
+        <v>99</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H136" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>1500</v>
+      </c>
+      <c r="B137">
+        <v>2026</v>
+      </c>
+      <c r="C137">
+        <v>11</v>
+      </c>
+      <c r="D137" t="s">
+        <v>274</v>
+      </c>
+      <c r="E137" t="s">
+        <v>275</v>
+      </c>
+      <c r="F137" t="s">
+        <v>184</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H137" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>1535</v>
+      </c>
+      <c r="B138">
+        <v>2026</v>
+      </c>
+      <c r="C138">
+        <v>12</v>
+      </c>
+      <c r="D138" t="s">
+        <v>274</v>
+      </c>
+      <c r="E138" t="s">
+        <v>275</v>
+      </c>
+      <c r="F138" t="s">
+        <v>50</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H138" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>1536</v>
+      </c>
+      <c r="B139">
+        <v>2026</v>
+      </c>
+      <c r="C139">
+        <v>13</v>
+      </c>
+      <c r="D139" t="s">
+        <v>274</v>
+      </c>
+      <c r="E139" t="s">
+        <v>275</v>
+      </c>
+      <c r="F139" t="s">
+        <v>55</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H139" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>1629</v>
+      </c>
+      <c r="B140">
+        <v>2026</v>
+      </c>
+      <c r="C140">
+        <v>15</v>
+      </c>
+      <c r="D140" t="s">
+        <v>274</v>
+      </c>
+      <c r="E140" t="s">
+        <v>275</v>
+      </c>
+      <c r="F140" t="s">
+        <v>157</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H140" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>1451</v>
+      </c>
+      <c r="B141">
+        <v>2026</v>
+      </c>
+      <c r="C141">
+        <v>1</v>
+      </c>
+      <c r="D141" t="s">
+        <v>295</v>
+      </c>
+      <c r="E141" t="s">
+        <v>296</v>
+      </c>
+      <c r="F141" t="s">
+        <v>41</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H141" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>1452</v>
+      </c>
+      <c r="B142">
+        <v>2026</v>
+      </c>
+      <c r="C142">
+        <v>2</v>
+      </c>
+      <c r="D142" t="s">
+        <v>295</v>
+      </c>
+      <c r="E142" t="s">
+        <v>296</v>
+      </c>
+      <c r="F142" t="s">
+        <v>41</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H142" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>1453</v>
+      </c>
+      <c r="B143">
+        <v>2026</v>
+      </c>
+      <c r="C143">
+        <v>3</v>
+      </c>
+      <c r="D143" t="s">
+        <v>295</v>
+      </c>
+      <c r="E143" t="s">
+        <v>296</v>
+      </c>
+      <c r="F143" t="s">
+        <v>41</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H143" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>1454</v>
+      </c>
+      <c r="B144">
+        <v>2026</v>
+      </c>
+      <c r="C144">
+        <v>4</v>
+      </c>
+      <c r="D144" t="s">
+        <v>295</v>
+      </c>
+      <c r="E144" t="s">
+        <v>296</v>
+      </c>
+      <c r="F144" t="s">
+        <v>303</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H144" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>1455</v>
+      </c>
+      <c r="B145">
+        <v>2026</v>
+      </c>
+      <c r="C145">
+        <v>5</v>
+      </c>
+      <c r="D145" t="s">
+        <v>295</v>
+      </c>
+      <c r="E145" t="s">
+        <v>296</v>
+      </c>
+      <c r="F145" t="s">
+        <v>172</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H145" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>1484</v>
+      </c>
+      <c r="B146">
+        <v>2026</v>
+      </c>
+      <c r="C146">
+        <v>6</v>
+      </c>
+      <c r="D146" t="s">
+        <v>295</v>
+      </c>
+      <c r="E146" t="s">
+        <v>296</v>
+      </c>
+      <c r="F146" t="s">
+        <v>41</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H146" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>1501</v>
+      </c>
+      <c r="B147">
+        <v>2026</v>
+      </c>
+      <c r="C147">
+        <v>7</v>
+      </c>
+      <c r="D147" t="s">
+        <v>295</v>
+      </c>
+      <c r="E147" t="s">
+        <v>296</v>
+      </c>
+      <c r="F147" t="s">
+        <v>50</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H147" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>1502</v>
+      </c>
+      <c r="B148">
+        <v>2026</v>
+      </c>
+      <c r="C148">
+        <v>8</v>
+      </c>
+      <c r="D148" t="s">
+        <v>295</v>
+      </c>
+      <c r="E148" t="s">
+        <v>296</v>
+      </c>
+      <c r="F148" t="s">
+        <v>172</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H148" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>1526</v>
+      </c>
+      <c r="B149">
+        <v>2026</v>
+      </c>
+      <c r="C149">
+        <v>9</v>
+      </c>
+      <c r="D149" t="s">
+        <v>295</v>
+      </c>
+      <c r="E149" t="s">
+        <v>296</v>
+      </c>
+      <c r="F149" t="s">
+        <v>50</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H149" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>1534</v>
+      </c>
+      <c r="B150">
+        <v>2026</v>
+      </c>
+      <c r="C150">
+        <v>10</v>
+      </c>
+      <c r="D150" t="s">
+        <v>295</v>
+      </c>
+      <c r="E150" t="s">
+        <v>296</v>
+      </c>
+      <c r="F150" t="s">
+        <v>184</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H150" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>1548</v>
+      </c>
+      <c r="B151">
+        <v>2026</v>
+      </c>
+      <c r="C151">
+        <v>11</v>
+      </c>
+      <c r="D151" t="s">
+        <v>295</v>
+      </c>
+      <c r="E151" t="s">
+        <v>296</v>
+      </c>
+      <c r="F151" t="s">
+        <v>184</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H151" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>1574</v>
+      </c>
+      <c r="B152">
+        <v>2026</v>
+      </c>
+      <c r="C152">
+        <v>12</v>
+      </c>
+      <c r="D152" t="s">
+        <v>295</v>
+      </c>
+      <c r="E152" t="s">
+        <v>296</v>
+      </c>
+      <c r="F152" t="s">
+        <v>50</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H152" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>1575</v>
+      </c>
+      <c r="B153">
+        <v>2026</v>
+      </c>
+      <c r="C153">
+        <v>13</v>
+      </c>
+      <c r="D153" t="s">
+        <v>295</v>
+      </c>
+      <c r="E153" t="s">
+        <v>296</v>
+      </c>
+      <c r="F153" t="s">
+        <v>41</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H153" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>1596</v>
+      </c>
+      <c r="B154">
+        <v>2026</v>
+      </c>
+      <c r="C154">
+        <v>14</v>
+      </c>
+      <c r="D154" t="s">
+        <v>295</v>
+      </c>
+      <c r="E154" t="s">
+        <v>296</v>
+      </c>
+      <c r="F154" t="s">
+        <v>149</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H154" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>1607</v>
+      </c>
+      <c r="B155">
+        <v>2026</v>
+      </c>
+      <c r="C155">
+        <v>15</v>
+      </c>
+      <c r="D155" t="s">
+        <v>295</v>
+      </c>
+      <c r="E155" t="s">
+        <v>296</v>
+      </c>
+      <c r="F155" t="s">
+        <v>50</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H155" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>1608</v>
+      </c>
+      <c r="B156">
+        <v>2026</v>
+      </c>
+      <c r="C156">
+        <v>16</v>
+      </c>
+      <c r="D156" t="s">
+        <v>295</v>
+      </c>
+      <c r="E156" t="s">
+        <v>296</v>
+      </c>
+      <c r="F156" t="s">
+        <v>55</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H156" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>1609</v>
+      </c>
+      <c r="B157">
+        <v>2026</v>
+      </c>
+      <c r="C157">
+        <v>17</v>
+      </c>
+      <c r="D157" t="s">
+        <v>295</v>
+      </c>
+      <c r="E157" t="s">
+        <v>296</v>
+      </c>
+      <c r="F157" t="s">
+        <v>184</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H157" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>1626</v>
+      </c>
+      <c r="B158">
+        <v>2026</v>
+      </c>
+      <c r="C158">
+        <v>18</v>
+      </c>
+      <c r="D158" t="s">
+        <v>295</v>
+      </c>
+      <c r="E158" t="s">
+        <v>296</v>
+      </c>
+      <c r="F158" t="s">
+        <v>172</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H158" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>1450</v>
+      </c>
+      <c r="B159">
+        <v>2026</v>
+      </c>
+      <c r="C159">
+        <v>1</v>
+      </c>
+      <c r="D159" t="s">
+        <v>328</v>
+      </c>
+      <c r="E159" t="s">
+        <v>329</v>
+      </c>
+      <c r="F159" t="s">
+        <v>41</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H159" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>1485</v>
+      </c>
+      <c r="B160">
+        <v>2026</v>
+      </c>
+      <c r="C160">
+        <v>2</v>
+      </c>
+      <c r="D160" t="s">
+        <v>328</v>
+      </c>
+      <c r="E160" t="s">
+        <v>329</v>
+      </c>
+      <c r="F160" t="s">
+        <v>331</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H160" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>1486</v>
+      </c>
+      <c r="B161">
+        <v>2026</v>
+      </c>
+      <c r="C161">
+        <v>3</v>
+      </c>
+      <c r="D161" t="s">
+        <v>328</v>
+      </c>
+      <c r="E161" t="s">
+        <v>329</v>
+      </c>
+      <c r="F161" t="s">
+        <v>154</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H161" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>1487</v>
+      </c>
+      <c r="B162">
+        <v>2026</v>
+      </c>
+      <c r="C162">
+        <v>4</v>
+      </c>
+      <c r="D162" t="s">
+        <v>328</v>
+      </c>
+      <c r="E162" t="s">
+        <v>329</v>
+      </c>
+      <c r="F162" t="s">
+        <v>154</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H162" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>1488</v>
+      </c>
+      <c r="B163">
+        <v>2026</v>
+      </c>
+      <c r="C163">
+        <v>5</v>
+      </c>
+      <c r="D163" t="s">
+        <v>328</v>
+      </c>
+      <c r="E163" t="s">
+        <v>329</v>
+      </c>
+      <c r="F163" t="s">
+        <v>154</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H163" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>1489</v>
+      </c>
+      <c r="B164">
+        <v>2026</v>
+      </c>
+      <c r="C164">
+        <v>6</v>
+      </c>
+      <c r="D164" t="s">
+        <v>328</v>
+      </c>
+      <c r="E164" t="s">
+        <v>329</v>
+      </c>
+      <c r="F164" t="s">
+        <v>41</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H164" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>1518</v>
+      </c>
+      <c r="B165">
+        <v>2026</v>
+      </c>
+      <c r="C165">
+        <v>7</v>
+      </c>
+      <c r="D165" t="s">
+        <v>328</v>
+      </c>
+      <c r="E165" t="s">
+        <v>329</v>
+      </c>
+      <c r="F165" t="s">
+        <v>50</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H165" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>1550</v>
+      </c>
+      <c r="B166">
+        <v>2026</v>
+      </c>
+      <c r="C166">
+        <v>8</v>
+      </c>
+      <c r="D166" t="s">
+        <v>328</v>
+      </c>
+      <c r="E166" t="s">
+        <v>329</v>
+      </c>
+      <c r="F166" t="s">
+        <v>50</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H166" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>1573</v>
+      </c>
+      <c r="B167">
+        <v>2026</v>
+      </c>
+      <c r="C167">
+        <v>9</v>
+      </c>
+      <c r="D167" t="s">
+        <v>328</v>
+      </c>
+      <c r="E167" t="s">
+        <v>329</v>
+      </c>
+      <c r="F167" t="s">
+        <v>341</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H167" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>1576</v>
+      </c>
+      <c r="B168">
+        <v>2026</v>
+      </c>
+      <c r="C168">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>328</v>
+      </c>
+      <c r="E168" t="s">
+        <v>329</v>
+      </c>
+      <c r="F168" t="s">
+        <v>99</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H168" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>1577</v>
+      </c>
+      <c r="B169">
+        <v>2026</v>
+      </c>
+      <c r="C169">
+        <v>11</v>
+      </c>
+      <c r="D169" t="s">
+        <v>328</v>
+      </c>
+      <c r="E169" t="s">
+        <v>329</v>
+      </c>
+      <c r="F169" t="s">
+        <v>341</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H169" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>1578</v>
+      </c>
+      <c r="B170">
+        <v>2026</v>
+      </c>
+      <c r="C170">
+        <v>12</v>
+      </c>
+      <c r="D170" t="s">
+        <v>328</v>
+      </c>
+      <c r="E170" t="s">
+        <v>329</v>
+      </c>
+      <c r="F170" t="s">
+        <v>50</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H170" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>1579</v>
+      </c>
+      <c r="B171">
+        <v>2026</v>
+      </c>
+      <c r="C171">
+        <v>13</v>
+      </c>
+      <c r="D171" t="s">
+        <v>328</v>
+      </c>
+      <c r="E171" t="s">
+        <v>329</v>
+      </c>
+      <c r="F171" t="s">
+        <v>41</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H171" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>1610</v>
+      </c>
+      <c r="B172">
+        <v>2026</v>
+      </c>
+      <c r="C172">
+        <v>14</v>
+      </c>
+      <c r="D172" t="s">
+        <v>328</v>
+      </c>
+      <c r="E172" t="s">
+        <v>329</v>
+      </c>
+      <c r="F172" t="s">
+        <v>341</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H172" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>1611</v>
+      </c>
+      <c r="B173">
+        <v>2026</v>
+      </c>
+      <c r="C173">
+        <v>15</v>
+      </c>
+      <c r="D173" t="s">
+        <v>328</v>
+      </c>
+      <c r="E173" t="s">
+        <v>329</v>
+      </c>
+      <c r="F173" t="s">
+        <v>50</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H173" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>1625</v>
+      </c>
+      <c r="B174">
+        <v>2026</v>
+      </c>
+      <c r="C174">
+        <v>16</v>
+      </c>
+      <c r="D174" t="s">
+        <v>328</v>
+      </c>
+      <c r="E174" t="s">
+        <v>329</v>
+      </c>
+      <c r="F174" t="s">
+        <v>41</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H174" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>1479</v>
+      </c>
+      <c r="B175">
+        <v>2026</v>
+      </c>
+      <c r="C175">
+        <v>1</v>
+      </c>
+      <c r="D175" t="s">
+        <v>351</v>
+      </c>
+      <c r="E175" t="s">
+        <v>352</v>
+      </c>
+      <c r="F175" t="s">
+        <v>55</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H175" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>1417</v>
+      </c>
+      <c r="B176">
+        <v>2026</v>
+      </c>
+      <c r="C176">
+        <v>1367</v>
+      </c>
+      <c r="D176" t="s">
+        <v>354</v>
+      </c>
+      <c r="E176" t="s">
+        <v>355</v>
+      </c>
+      <c r="F176" t="s">
+        <v>26</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H176" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>1422</v>
+      </c>
+      <c r="B177">
+        <v>2026</v>
+      </c>
+      <c r="C177">
+        <v>3770</v>
+      </c>
+      <c r="D177" t="s">
+        <v>354</v>
+      </c>
+      <c r="E177" t="s">
+        <v>355</v>
+      </c>
+      <c r="F177" t="s">
+        <v>26</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H177" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>1460</v>
+      </c>
+      <c r="B178">
+        <v>2026</v>
+      </c>
+      <c r="C178">
+        <v>3776</v>
+      </c>
+      <c r="D178" t="s">
+        <v>354</v>
+      </c>
+      <c r="E178" t="s">
+        <v>355</v>
+      </c>
+      <c r="F178" t="s">
+        <v>26</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H178" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>1461</v>
+      </c>
+      <c r="B179">
+        <v>2026</v>
+      </c>
+      <c r="C179">
+        <v>3777</v>
+      </c>
+      <c r="D179" t="s">
+        <v>354</v>
+      </c>
+      <c r="E179" t="s">
+        <v>355</v>
+      </c>
+      <c r="F179" t="s">
+        <v>26</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H179" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>1504</v>
+      </c>
+      <c r="B180">
+        <v>2026</v>
+      </c>
+      <c r="C180">
+        <v>3778</v>
+      </c>
+      <c r="D180" t="s">
+        <v>354</v>
+      </c>
+      <c r="E180" t="s">
+        <v>355</v>
+      </c>
+      <c r="F180" t="s">
+        <v>26</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H180" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>1519</v>
+      </c>
+      <c r="B181">
+        <v>2026</v>
+      </c>
+      <c r="C181">
+        <v>3779</v>
+      </c>
+      <c r="D181" t="s">
+        <v>354</v>
+      </c>
+      <c r="E181" t="s">
+        <v>355</v>
+      </c>
+      <c r="F181" t="s">
+        <v>26</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H181" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>1520</v>
+      </c>
+      <c r="B182">
+        <v>2026</v>
+      </c>
+      <c r="C182">
+        <v>3780</v>
+      </c>
+      <c r="D182" t="s">
+        <v>354</v>
+      </c>
+      <c r="E182" t="s">
+        <v>355</v>
+      </c>
+      <c r="F182" t="s">
+        <v>26</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H182" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>1521</v>
+      </c>
+      <c r="B183">
+        <v>2026</v>
+      </c>
+      <c r="C183">
+        <v>3781</v>
+      </c>
+      <c r="D183" t="s">
+        <v>354</v>
+      </c>
+      <c r="E183" t="s">
+        <v>355</v>
+      </c>
+      <c r="F183" t="s">
+        <v>26</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H183" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>1533</v>
+      </c>
+      <c r="B184">
+        <v>2026</v>
+      </c>
+      <c r="C184">
+        <v>3782</v>
+      </c>
+      <c r="D184" t="s">
+        <v>354</v>
+      </c>
+      <c r="E184" t="s">
+        <v>355</v>
+      </c>
+      <c r="F184" t="s">
+        <v>26</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H184" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>1531</v>
+      </c>
+      <c r="B185">
+        <v>2026</v>
+      </c>
+      <c r="C185">
+        <v>3783</v>
+      </c>
+      <c r="D185" t="s">
+        <v>354</v>
+      </c>
+      <c r="E185" t="s">
+        <v>355</v>
+      </c>
+      <c r="F185" t="s">
+        <v>26</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H185" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>1529</v>
+      </c>
+      <c r="B186">
+        <v>2026</v>
+      </c>
+      <c r="C186">
+        <v>3784</v>
+      </c>
+      <c r="D186" t="s">
+        <v>354</v>
+      </c>
+      <c r="E186" t="s">
+        <v>355</v>
+      </c>
+      <c r="F186" t="s">
+        <v>26</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H186" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>1530</v>
+      </c>
+      <c r="B187">
+        <v>2026</v>
+      </c>
+      <c r="C187">
+        <v>3785</v>
+      </c>
+      <c r="D187" t="s">
+        <v>354</v>
+      </c>
+      <c r="E187" t="s">
+        <v>355</v>
+      </c>
+      <c r="F187" t="s">
+        <v>26</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H187" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>1532</v>
+      </c>
+      <c r="B188">
+        <v>2026</v>
+      </c>
+      <c r="C188">
+        <v>3786</v>
+      </c>
+      <c r="D188" t="s">
+        <v>354</v>
+      </c>
+      <c r="E188" t="s">
+        <v>355</v>
+      </c>
+      <c r="F188" t="s">
+        <v>26</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H188" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>1540</v>
+      </c>
+      <c r="B189">
+        <v>2026</v>
+      </c>
+      <c r="C189">
+        <v>3787</v>
+      </c>
+      <c r="D189" t="s">
+        <v>354</v>
+      </c>
+      <c r="E189" t="s">
+        <v>355</v>
+      </c>
+      <c r="F189" t="s">
+        <v>26</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H189" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
         <v>1541</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126">
+      <c r="B190">
+        <v>2026</v>
+      </c>
+      <c r="C190">
         <v>3788</v>
       </c>
-      <c r="D126" t="s">
-[...12 lines deleted...]
-        <v>256</v>
+      <c r="D190" t="s">
+        <v>354</v>
+      </c>
+      <c r="E190" t="s">
+        <v>355</v>
+      </c>
+      <c r="F190" t="s">
+        <v>15</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H190" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>1555</v>
+      </c>
+      <c r="B191">
+        <v>2026</v>
+      </c>
+      <c r="C191">
+        <v>3789</v>
+      </c>
+      <c r="D191" t="s">
+        <v>354</v>
+      </c>
+      <c r="E191" t="s">
+        <v>355</v>
+      </c>
+      <c r="F191" t="s">
+        <v>26</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H191" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>1554</v>
+      </c>
+      <c r="B192">
+        <v>2026</v>
+      </c>
+      <c r="C192">
+        <v>3790</v>
+      </c>
+      <c r="D192" t="s">
+        <v>354</v>
+      </c>
+      <c r="E192" t="s">
+        <v>355</v>
+      </c>
+      <c r="F192" t="s">
+        <v>26</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H192" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193">
+        <v>1556</v>
+      </c>
+      <c r="B193">
+        <v>2026</v>
+      </c>
+      <c r="C193">
+        <v>3791</v>
+      </c>
+      <c r="D193" t="s">
+        <v>354</v>
+      </c>
+      <c r="E193" t="s">
+        <v>355</v>
+      </c>
+      <c r="F193" t="s">
+        <v>26</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H193" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194">
+        <v>1557</v>
+      </c>
+      <c r="B194">
+        <v>2026</v>
+      </c>
+      <c r="C194">
+        <v>3792</v>
+      </c>
+      <c r="D194" t="s">
+        <v>354</v>
+      </c>
+      <c r="E194" t="s">
+        <v>355</v>
+      </c>
+      <c r="F194" t="s">
+        <v>26</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H194" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195">
+        <v>1558</v>
+      </c>
+      <c r="B195">
+        <v>2026</v>
+      </c>
+      <c r="C195">
+        <v>3793</v>
+      </c>
+      <c r="D195" t="s">
+        <v>354</v>
+      </c>
+      <c r="E195" t="s">
+        <v>355</v>
+      </c>
+      <c r="F195" t="s">
+        <v>26</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H195" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196">
+        <v>1559</v>
+      </c>
+      <c r="B196">
+        <v>2026</v>
+      </c>
+      <c r="C196">
+        <v>3794</v>
+      </c>
+      <c r="D196" t="s">
+        <v>354</v>
+      </c>
+      <c r="E196" t="s">
+        <v>355</v>
+      </c>
+      <c r="F196" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H196" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197">
+        <v>1560</v>
+      </c>
+      <c r="B197">
+        <v>2026</v>
+      </c>
+      <c r="C197">
+        <v>3795</v>
+      </c>
+      <c r="D197" t="s">
+        <v>354</v>
+      </c>
+      <c r="E197" t="s">
+        <v>355</v>
+      </c>
+      <c r="F197" t="s">
+        <v>26</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H197" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198">
+        <v>1561</v>
+      </c>
+      <c r="B198">
+        <v>2026</v>
+      </c>
+      <c r="C198">
+        <v>3796</v>
+      </c>
+      <c r="D198" t="s">
+        <v>354</v>
+      </c>
+      <c r="E198" t="s">
+        <v>355</v>
+      </c>
+      <c r="F198" t="s">
+        <v>26</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H198" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199">
+        <v>1553</v>
+      </c>
+      <c r="B199">
+        <v>2026</v>
+      </c>
+      <c r="C199">
+        <v>3797</v>
+      </c>
+      <c r="D199" t="s">
+        <v>354</v>
+      </c>
+      <c r="E199" t="s">
+        <v>355</v>
+      </c>
+      <c r="F199" t="s">
+        <v>26</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H199" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200">
+        <v>1562</v>
+      </c>
+      <c r="B200">
+        <v>2026</v>
+      </c>
+      <c r="C200">
+        <v>3798</v>
+      </c>
+      <c r="D200" t="s">
+        <v>354</v>
+      </c>
+      <c r="E200" t="s">
+        <v>355</v>
+      </c>
+      <c r="F200" t="s">
+        <v>26</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H200" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201">
+        <v>1593</v>
+      </c>
+      <c r="B201">
+        <v>2026</v>
+      </c>
+      <c r="C201">
+        <v>3799</v>
+      </c>
+      <c r="D201" t="s">
+        <v>354</v>
+      </c>
+      <c r="E201" t="s">
+        <v>355</v>
+      </c>
+      <c r="F201" t="s">
+        <v>26</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H201" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202">
+        <v>1604</v>
+      </c>
+      <c r="B202">
+        <v>2026</v>
+      </c>
+      <c r="C202">
+        <v>3800</v>
+      </c>
+      <c r="D202" t="s">
+        <v>354</v>
+      </c>
+      <c r="E202" t="s">
+        <v>355</v>
+      </c>
+      <c r="F202" t="s">
+        <v>26</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H202" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203">
+        <v>1605</v>
+      </c>
+      <c r="B203">
+        <v>2026</v>
+      </c>
+      <c r="C203">
+        <v>3801</v>
+      </c>
+      <c r="D203" t="s">
+        <v>354</v>
+      </c>
+      <c r="E203" t="s">
+        <v>355</v>
+      </c>
+      <c r="F203" t="s">
+        <v>26</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H203" t="s">
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4568,50 +7046,127 @@
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>