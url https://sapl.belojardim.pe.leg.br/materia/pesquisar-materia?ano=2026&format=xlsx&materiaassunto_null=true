--- v2 (2026-05-26)
+++ v3 (2026-07-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1018" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1137" uniqueCount="456">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -356,123 +356,177 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e destinação dos honorários advocatícios de sucumbência devidos aos Procuradores do Município de Belo Jardim/PE, cria o Fundo Especial dos Honorários Advocatícios e o Conselho Gestor dos Honorários Advocatícios - CGHA, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf</t>
   </si>
   <si>
     <t>“Estabelece alíquota máxima à cobrança da tarifa do serviço de esgotamento sanitário no município de Belo Jardim, providências.” e dá outras</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Gradual de Retirada de Veículos de Tração Animal - VTAs no Município, e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial ao Orçamento Municipal e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para pagamento retroativo de adicional por tempo de serviço, na modalidade quinquênio, aos servidores efetivos do Poder Legislativo Municipal de Belo Jardim, em decorrência da recomposição da contagem de tempo de serviço restabelecida pela Lei Complementar Federal nº 226, de 12 de janeiro de 2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Institui o PROGRAMA TRILHAR - Trajetórias de Reconhecimento e Incentivo à Excelência na Educação Municipal, no âmbito do Município de Belo Jardim, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências."(Ofício de solicitação e negativa anexos)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1o da Lei Municipal no 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a extinção de cargos públicos efetivos vagos integrantes da estrutura administrativa do Município de Belo Jardim, cria novos cargos públicos efetivos, reorganiza o quadro permanente de pessoal da Administração Pública Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a unificação dos cargos efetivos de Agente Administrativo integrantes da Administração Pública Municipal, estabelece estrutura remuneratória única e dá outras providências</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf</t>
   </si>
   <si>
     <t>Institui o Manual de Controle Interno do Poder Legislativo de  Belo Jardim/PE, estabelecendo diretrizes, rotinas e padrões  de controle destinados à governança administrativa, à conformidade dos atos de gestão, à proteção do patrimônio público, à transparência e à regular prestação de contas.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf</t>
   </si>
   <si>
     <t>Concede de Título de Cidadã Belo-Jardinenese à Sra. Lindhiane Costa de Farias e dá outras providências.</t>
   </si>
   <si>
     <t>Lila</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf</t>
   </si>
   <si>
     <t>Cocede Medalha Orgulho Belo-Jardinense ao Sr. Anderson Chaves e da outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf</t>
+  </si>
+  <si>
+    <t>Título de cidaddão belo-jarrdinense ao Sr.Leone Sena.</t>
+  </si>
+  <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf</t>
   </si>
   <si>
     <t>A relação contendo a quantidade de multas de foram aplicadas pela SEDEC  e os valores arrecadados com as mesmas no ano de 2025.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a sala de pediatria e se amesma está em funcionamento normal.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A SECRETARIA DE DEFESA CIDADÃ.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf</t>
   </si>
   <si>
     <t>solicitando informações sobre porque o medicamento carbamazepina, utilizado por pessoas que tem epilepsia, Segundo informações faz mais de um ano que não está disponível na Farmácia do Município. Medicamento este disponível pelo SUS.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre crianças e adolescentes que vivem nas ruas e nas portas do comércio local em situação de mendicância. Por desinformação, ausência de dinheiro ou escolaridade, os pais, ou responsáveis, acabam por incentivar as crianças e os jovens a irem às ruas mendigar. Porém, as normas judiciárias são bem claras ao estipular a ilegalidade da mendicância. Com a prática, prevista em Código Penal, Lei das Contravenções Penais e Estatuto da Criança e do Adolescente, a responsabilidade cabe aos adultos em zelar pela integridade dos menores, e pode ocorrer até a perda da guarda e, diante da realidade atual, solicito ao Prefeito e, extensivamente à Secretaria de Ação e Desenvolvimento Social que seja encaminhado a esta Casa Legislativa informações de como estão sendo feitas a fiscalização e a punição dos adultos que permitem, induzem ou obrigam os jovens e crianças a essa prática que, pela lei, é criminosa? Existe em nosso Município uma equipe de abordagem social? Se Existe, quem faz parte? E Caso não exista que seja implantado o quanto antes.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e, extensivamente a Secretaria Municipal de  Saúde que enviem a esta Casa legislativa as seguintes informações a respeito do convênio firmado entre o Hospital DMI e a Prefeitura Municipal: 1- Quais os tipos de cirurgias que serão realizadas? 2 - Valores das cirurgias, discriminando suas especialidades uma a uma; 3 – Previsão para a realização das mesmas; 4 – Como funciona o sistema de marcação dessas cirurgias? 5 – O montante de R$ 1.700.000,00 foi todo oriundo de emendas parlamentares ou há uma contrapartida do Governo Estadual ou do Ministério da Saúde?</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf</t>
+  </si>
+  <si>
+    <t>Pedido de Informação</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente  a Secretaria de Obras a implantação de um canteiro na Avenida Cinquentenário e a construção de uma pista de coper, tendo início na Avenida Senador Paulo Guerra, indo até o final da Avenida Cinquentenário.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito e extensivamente a Secretaria de Obras a execução da cobertura da quadra poliesportiva situada por trás do CRAS localizada no Bairro COHAB I.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito e extensivamente a Secretaria de Defesa Cidadã e à Secretaria de Obras, a realização de estudo de viabilidade técnica para a implantação de redutores de velocidade do tipo quebra-molas nas imediações das residências construídas pela LM Construções, localizadas no Bairro São Sebastião, no Loteamento Residencial Bitury. Os moradores da localidade, relatam o tráfego de veículos em alta velocidade, gerando risco à segurança de pedestres, em especial crianças, idosos e demais residentes.</t>
   </si>
@@ -845,50 +899,89 @@
     <t>voto de aplauso à Escola de Jiu-jitsu Thiago Bradley, da Equipe Márcio Souza, na pessoa do Mestre Thiago Bradley, bem como aos competidores Pedro Henrique Lopes Gomes, Yuri Vinícius dos Santos Sobreira, Anderson de Oliveira Freitas, Lucas Kauê Moreira Rufino, Murilo Ryan Medeiros de Souza, João Francisco de Aquino Filho e Vitor Gabriel Melo de Cristo, que trouxeram para Belo Jardim 3 medalhas de ouro, 3 medalhas de prata e 1 medalha de bronze conquistadas durante o campeonato Open Jiu-jitsu Agreste, realizado neste mês de maio na cidade de Caruaru.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf</t>
   </si>
   <si>
     <t>Solicitando ao prefeito que envie a esta Casa Legislativa um projeto de lei instituindo desconto de 50% na cobrança de IPTU para imóveis em ruas sem saneamento e/ou calçamento.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf</t>
   </si>
   <si>
     <t>solicitando a realização dos serviços de recuperação, patrolamento da Estrada do Sítio do Meio, localizada na Zona Rural deste Município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf</t>
   </si>
   <si>
     <t>serviços de implantação de rede de saneamento básico e posterior pavimentação em calçamento na seguinte via pública: Rua: José de Souza Barbosa Bairro: Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf</t>
   </si>
   <si>
     <t>que seja feita a reforma e requalificação da calçada localizada na Avenida Júlia Rodrigues Torres, nas proximidades da Rodoviária, do lado direito da avenida passando pela entrada da Irmãos Valença e do acesso ao Centro de Artesanato da cidade, chegando na BR 232  com a devida adaptação de acessibilidade e mobilidade urbana.Atenciosamente,</t>
+  </si>
+  <si>
+    <t>Revitalização e manutenção integral da Praça da Saúde, localizada no Bairro Cohab 1.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf</t>
+  </si>
+  <si>
+    <t>que seja encaminhado o presente apelo ao Exelentíssimo Senhor Prefeito Gilvandro Estrela de Oliveira e, com cópia, ao Secretário de Infraestrutura e Urbanismo a Sra. Joedna Souza, solicitando os serviços de reforma, revitalização e recuperação estrutural  da Praça localizada nas proximidades das seguintes referências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf</t>
+  </si>
+  <si>
+    <t>saneamento básico e calçamento na Rua Francisco Solon de Lima, localizada no bairro José Barbosa Maciel (Viana e Moura da BR).</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf</t>
+  </si>
+  <si>
+    <t>que determine o retorno da cobertura e do patrulhamento ostensivo da Guarda Municipal no Distrito de Serra do Vento.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf</t>
+  </si>
+  <si>
+    <t>a aquisição de dois terrenos para abertura de um novo acesso à Comunidade Mãe Rainha, no Distrito de Serra do Vento, neste Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de implantação, pintura e revitalização de faixas de pedestres, acompanhadas de sinalização vertical (placas), em frente a todas as escolas das redes municipal e estadual</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de Saneamento Básico, Esgotamento Sanitário e Calçamento (Pavimentação) da Rua Luiz Carlos da Silva, localizada no bairro Maria Cristina</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf</t>
   </si>
   <si>
     <t>Que neste mês de fevereiro suspendam o envio das contas de água para as residências situadas no Distrito de Xucuru e localidades adjacentes tendo em vista que o abastecimento não está ocorrendo, resultando assim em cobrança indevida, ao mesmo tempo, em que solicita o envio de carros pipa para abastecer as quatro cisternas comunitárias situadas no Distrito de Xucuru para que os munícipes que por lá residem possam contar com água tratada e a limpeza da Barragem de Taiobinha.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cozinha comunitária no Bairro Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a intensificação das rondas ostensivas no bairro Viana e Mouira da BR</t>
   </si>
@@ -1275,50 +1368,98 @@
     <t>Lei Municipal nº 3.797.2026: - Dispõe sobre a criação do Programa de Metodologias Ativas para o Curso de Medicina pela Autarquia Educacional de Belo Jardim – AEB -- Faculdade do Belo Jardim - FBJ e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 3.798/2026 -  Dispõe sobre a denominação oficial de logradouro público conhecido como Avenida Júlia Rodrigues Torres, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de Espaço Público e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Lei Municipal 3800.2026 - Denominacao de via publica e da outras providencias</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Lei Municipal  3.801.2026 - Institui no Calendário Oficial de Eventos do Município de Belo Jardim o Festival de Arte, Música, Cultura e Gastronomia do Sítio Rodrigues, reconhece o evento como Patrimônio Cultural Imaterial do Município.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e atualiza os limites da Avenida Coronel Antônio Marinho, no Município de Belo Jardim-PE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.803/2026: "Dispõe sobre a autorização para pagamento retroativo de adicional por tempo de serviço, na modalidade quinquênio, aos servidores efetivos do Poder Legislativo Municipal de Belo Jardim, em decorrência da recomposição da contagem de tempo de serviço restabelecida pela Lei Complementar Federal nº 226, de 12 de janeiro de 2026, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.804/2026: "Autoriza o Poder Executivo abrir, ao Orçamento Municipal, Crédito Adicional Especial e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.805/2025: "Denomina a Cozinha Comunitária, do loteamento Vila Bela I, de Maria de Lourdes Silva Santos e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.806/2026: “Institui o PROGRAMA TRILHAR - Trajetórias de Reconhecimento e Incentivo à Excelência na Educação Municipal, no âmbito do Município de Belo Jardim, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>LEI MUNICIPAL Nº 3.807/2026: "Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.808/2026: Ementa: Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal  nº 3.809/2026: Ementa: Altera o artigo 1º da Lei Municipal nº 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1622,56 +1763,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H203"/>
+  <dimension ref="A1:H227"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2813,4154 +2954,4775 @@
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
         <v>40</v>
       </c>
       <c r="D45" t="s">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>41</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H45" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="D46" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" t="s">
+        <v>25</v>
+      </c>
+      <c r="F46" t="s">
+        <v>26</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="E46" t="s">
+      <c r="H46" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>1510</v>
+        <v>1634</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c r="D47" t="s">
-        <v>118</v>
+        <v>24</v>
       </c>
       <c r="E47" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="H47" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>1591</v>
+        <v>1636</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="D48" t="s">
+        <v>24</v>
+      </c>
+      <c r="E48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F48" t="s">
+        <v>26</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="E48" t="s">
+      <c r="H48" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>1449</v>
+        <v>1638</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="E49" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="F49" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="H49" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>1513</v>
+        <v>1639</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>2</v>
+        <v>45</v>
       </c>
       <c r="D50" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="E50" t="s">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="F50" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="H50" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>1525</v>
+        <v>1643</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>3</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
+        <v>24</v>
+      </c>
+      <c r="E51" t="s">
+        <v>25</v>
+      </c>
+      <c r="F51" t="s">
+        <v>26</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H51" t="s">
         <v>125</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>1586</v>
+        <v>1644</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>4</v>
+        <v>47</v>
       </c>
       <c r="D52" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="E52" t="s">
+        <v>25</v>
+      </c>
+      <c r="F52" t="s">
+        <v>26</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="F52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>1587</v>
+        <v>1623</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E53" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="H53" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>1588</v>
+        <v>1510</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D54" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="E54" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="H54" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>1441</v>
+        <v>1591</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="E55" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>99</v>
+        <v>136</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="H55" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>1442</v>
+        <v>1633</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D56" t="s">
+        <v>132</v>
+      </c>
+      <c r="E56" t="s">
+        <v>133</v>
+      </c>
+      <c r="F56" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="E56" t="s">
+      <c r="H56" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D57" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E57" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F57" t="s">
         <v>55</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="H57" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>1444</v>
+        <v>1513</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E58" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F58" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="H58" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>1445</v>
+        <v>1525</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E59" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F59" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="H59" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>1446</v>
+        <v>1586</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E60" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F60" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H60" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1447</v>
+        <v>1587</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D61" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E61" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F61" t="s">
-        <v>154</v>
+        <v>15</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H61" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1478</v>
+        <v>1588</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D62" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E62" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F62" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>11</v>
+        <v>153</v>
       </c>
       <c r="H62" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1480</v>
+        <v>1647</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D63" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E63" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F63" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="H63" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1481</v>
+        <v>1441</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D64" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E64" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F64" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>11</v>
+        <v>159</v>
       </c>
       <c r="H64" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1482</v>
+        <v>1442</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E65" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F65" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="H65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1483</v>
+        <v>1443</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="D66" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E66" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F66" t="s">
         <v>55</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>11</v>
+        <v>163</v>
       </c>
       <c r="H66" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D67" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E67" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F67" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H67" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E68" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="H68" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1464</v>
+        <v>1446</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="D69" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E69" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F69" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>11</v>
+        <v>170</v>
       </c>
       <c r="H69" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1465</v>
+        <v>1447</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="D70" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F70" t="s">
-        <v>55</v>
+        <v>172</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="H70" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1466</v>
+        <v>1478</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E71" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F71" t="s">
-        <v>50</v>
+        <v>175</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1467</v>
+        <v>1480</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E72" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F72" t="s">
-        <v>149</v>
+        <v>99</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1468</v>
+        <v>1481</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="D73" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E73" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F73" t="s">
-        <v>149</v>
+        <v>50</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H73" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1469</v>
+        <v>1482</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="D74" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E74" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F74" t="s">
-        <v>172</v>
+        <v>50</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H74" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1462</v>
+        <v>1483</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D75" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E75" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F75" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>174</v>
+        <v>11</v>
       </c>
       <c r="H75" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1458</v>
+        <v>1435</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D76" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E76" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F76" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H76" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1459</v>
+        <v>1438</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D77" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E77" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F77" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="H77" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1457</v>
+        <v>1464</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D78" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E78" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F78" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="H78" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1490</v>
+        <v>1465</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E79" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F79" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1491</v>
+        <v>1466</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D80" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E80" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F80" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1492</v>
+        <v>1467</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D81" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E81" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F81" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1493</v>
+        <v>1468</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D82" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E82" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F82" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1494</v>
+        <v>1469</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D83" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E83" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F83" t="s">
-        <v>55</v>
+        <v>190</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1495</v>
+        <v>1462</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D84" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E84" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F84" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="H84" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1497</v>
+        <v>1458</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D85" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E85" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F85" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="H85" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1498</v>
+        <v>1459</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D86" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E86" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F86" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="H86" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1505</v>
+        <v>1457</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D87" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E87" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F87" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H87" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1506</v>
+        <v>1490</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D88" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E88" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F88" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>195</v>
+        <v>11</v>
       </c>
       <c r="H88" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1507</v>
+        <v>1491</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="D89" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E89" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F89" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="H89" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1508</v>
+        <v>1492</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D90" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E90" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F90" t="s">
-        <v>26</v>
+        <v>202</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>199</v>
+        <v>11</v>
       </c>
       <c r="H90" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1509</v>
+        <v>1493</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D91" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E91" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F91" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>201</v>
+        <v>11</v>
       </c>
       <c r="H91" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1516</v>
+        <v>1494</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D92" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E92" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F92" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1517</v>
+        <v>1495</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="D93" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E93" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F93" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>204</v>
+        <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1515</v>
+        <v>1497</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D94" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E94" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F94" t="s">
-        <v>184</v>
+        <v>99</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H94" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1512</v>
+        <v>1498</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D95" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E95" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F95" t="s">
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H95" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1542</v>
+        <v>1505</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D96" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E96" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F96" t="s">
-        <v>55</v>
+        <v>175</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H96" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1543</v>
+        <v>1506</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="D97" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E97" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F97" t="s">
-        <v>55</v>
+        <v>167</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H97" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1546</v>
+        <v>1507</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="D98" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E98" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H98" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1547</v>
+        <v>1508</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D99" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E99" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F99" t="s">
-        <v>184</v>
+        <v>26</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H99" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1549</v>
+        <v>1509</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D100" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E100" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F100" t="s">
         <v>50</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H100" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="D101" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E101" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F101" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>220</v>
       </c>
       <c r="H101" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D102" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E102" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F102" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H102" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1566</v>
+        <v>1515</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D103" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E103" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F103" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H103" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1564</v>
+        <v>1512</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D104" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E104" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F104" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>226</v>
       </c>
       <c r="H104" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1565</v>
+        <v>1542</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D105" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E105" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F105" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>228</v>
       </c>
       <c r="H105" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1563</v>
+        <v>1543</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="D106" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E106" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F106" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H106" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1585</v>
+        <v>1546</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="D107" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E107" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F107" t="s">
-        <v>184</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>232</v>
       </c>
       <c r="H107" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1589</v>
+        <v>1547</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D108" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E108" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F108" t="s">
-        <v>55</v>
+        <v>202</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>234</v>
       </c>
       <c r="H108" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1590</v>
+        <v>1549</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D109" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E109" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F109" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H109" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1594</v>
+        <v>1514</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D110" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E110" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F110" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H110" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1595</v>
+        <v>1511</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D111" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E111" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F111" t="s">
-        <v>149</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>240</v>
       </c>
       <c r="H111" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1597</v>
+        <v>1566</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D112" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E112" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F112" t="s">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H112" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1599</v>
+        <v>1564</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D113" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E113" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F113" t="s">
-        <v>184</v>
+        <v>50</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>244</v>
       </c>
       <c r="H113" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1600</v>
+        <v>1565</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D114" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E114" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F114" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H114" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1601</v>
+        <v>1563</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="D115" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E115" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F115" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>248</v>
       </c>
       <c r="H115" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1602</v>
+        <v>1585</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D116" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E116" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F116" t="s">
-        <v>55</v>
+        <v>202</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H116" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1614</v>
+        <v>1589</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="D117" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E117" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F117" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H117" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1615</v>
+        <v>1590</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="D118" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E118" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F118" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>254</v>
       </c>
       <c r="H118" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1616</v>
+        <v>1594</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="D119" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E119" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F119" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H119" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1617</v>
+        <v>1595</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D120" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E120" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F120" t="s">
-        <v>50</v>
+        <v>167</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H120" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1618</v>
+        <v>1597</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D121" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E121" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F121" t="s">
-        <v>149</v>
+        <v>99</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H121" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1619</v>
+        <v>1599</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="D122" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E122" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F122" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>262</v>
       </c>
       <c r="H122" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1620</v>
+        <v>1600</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="D123" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E123" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F123" t="s">
-        <v>41</v>
+        <v>70</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H123" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1622</v>
+        <v>1601</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D124" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E124" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F124" t="s">
         <v>55</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>266</v>
       </c>
       <c r="H124" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1624</v>
+        <v>1602</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="D125" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E125" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F125" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H125" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>1627</v>
+        <v>1614</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D126" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E126" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F126" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>270</v>
       </c>
       <c r="H126" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>1630</v>
+        <v>1615</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D127" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="E127" t="s">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="F127" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H127" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>1448</v>
+        <v>1616</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="D128" t="s">
+        <v>157</v>
+      </c>
+      <c r="E128" t="s">
+        <v>158</v>
+      </c>
+      <c r="F128" t="s">
+        <v>202</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="E128" t="s">
+      <c r="H128" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>1437</v>
+        <v>1617</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="D129" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E129" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F129" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="H129" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>1440</v>
+        <v>1618</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
-        <v>4</v>
+        <v>77</v>
       </c>
       <c r="D130" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E130" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F130" t="s">
-        <v>10</v>
+        <v>167</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="H130" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>1470</v>
+        <v>1619</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="D131" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E131" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F131" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>11</v>
+        <v>280</v>
       </c>
       <c r="H131" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>1471</v>
+        <v>1620</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="D132" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E132" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F132" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>11</v>
+        <v>282</v>
       </c>
       <c r="H132" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>1472</v>
+        <v>1622</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="D133" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E133" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F133" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>11</v>
+        <v>284</v>
       </c>
       <c r="H133" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>1473</v>
+        <v>1624</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
-        <v>8</v>
+        <v>81</v>
       </c>
       <c r="D134" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E134" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F134" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>11</v>
+        <v>286</v>
       </c>
       <c r="H134" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>1474</v>
+        <v>1627</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="D135" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E135" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F135" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>11</v>
+        <v>288</v>
       </c>
       <c r="H135" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>1496</v>
+        <v>1630</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D136" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E136" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F136" t="s">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H136" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>1500</v>
+        <v>1632</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
+        <v>84</v>
+      </c>
+      <c r="D137" t="s">
+        <v>157</v>
+      </c>
+      <c r="E137" t="s">
+        <v>158</v>
+      </c>
+      <c r="G137" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D137" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H137" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>1535</v>
+        <v>1637</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="D138" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E138" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F138" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>11</v>
+        <v>293</v>
       </c>
       <c r="H138" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>1536</v>
+        <v>1640</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="D139" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E139" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F139" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>11</v>
+        <v>295</v>
       </c>
       <c r="H139" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D140" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E140" t="s">
-        <v>275</v>
+        <v>158</v>
       </c>
       <c r="F140" t="s">
-        <v>157</v>
+        <v>202</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="H140" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>1451</v>
+        <v>1642</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
-        <v>1</v>
+        <v>88</v>
       </c>
       <c r="D141" t="s">
-        <v>295</v>
+        <v>157</v>
       </c>
       <c r="E141" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="F141" t="s">
-        <v>41</v>
+        <v>202</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="H141" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>1452</v>
+        <v>1645</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="D142" t="s">
-        <v>295</v>
+        <v>157</v>
       </c>
       <c r="E142" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="F142" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H142" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>1453</v>
+        <v>1646</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="D143" t="s">
-        <v>295</v>
+        <v>157</v>
       </c>
       <c r="E143" t="s">
-        <v>296</v>
+        <v>158</v>
       </c>
       <c r="F143" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="H143" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D144" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E144" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F144" t="s">
-        <v>303</v>
+        <v>47</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="H144" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>1455</v>
+        <v>1437</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D145" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E145" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F145" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H145" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>1484</v>
+        <v>1440</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D146" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E146" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F146" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>11</v>
+        <v>311</v>
       </c>
       <c r="H146" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>1501</v>
+        <v>1470</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D147" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E147" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F147" t="s">
-        <v>50</v>
+        <v>175</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>309</v>
+        <v>11</v>
       </c>
       <c r="H147" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>1502</v>
+        <v>1471</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D148" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E148" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F148" t="s">
-        <v>172</v>
+        <v>10</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="H148" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>1526</v>
+        <v>1472</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D149" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E149" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F149" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>313</v>
+        <v>11</v>
       </c>
       <c r="H149" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>1534</v>
+        <v>1473</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D150" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E150" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F150" t="s">
-        <v>184</v>
+        <v>99</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="H150" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>1548</v>
+        <v>1474</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
+        <v>9</v>
+      </c>
+      <c r="D151" t="s">
+        <v>305</v>
+      </c>
+      <c r="E151" t="s">
+        <v>306</v>
+      </c>
+      <c r="F151" t="s">
+        <v>47</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D151" t="s">
-[...8 lines deleted...]
-      <c r="G151" s="1" t="s">
+      <c r="H151" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>1574</v>
+        <v>1496</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E152" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F152" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>11</v>
+        <v>318</v>
       </c>
       <c r="H152" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>1575</v>
+        <v>1500</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E153" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F153" t="s">
-        <v>41</v>
+        <v>202</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>11</v>
+        <v>320</v>
       </c>
       <c r="H153" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>1596</v>
+        <v>1535</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E154" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F154" t="s">
-        <v>149</v>
+        <v>50</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>321</v>
+        <v>11</v>
       </c>
       <c r="H154" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>1607</v>
+        <v>1536</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D155" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E155" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F155" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H155" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>1608</v>
+        <v>1629</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D156" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="E156" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="F156" t="s">
-        <v>55</v>
+        <v>175</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="H156" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>1609</v>
+        <v>1451</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D157" t="s">
-        <v>295</v>
+        <v>326</v>
       </c>
       <c r="E157" t="s">
-        <v>296</v>
+        <v>327</v>
       </c>
       <c r="F157" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>11</v>
+        <v>328</v>
       </c>
       <c r="H157" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>1626</v>
+        <v>1452</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D158" t="s">
-        <v>295</v>
+        <v>326</v>
       </c>
       <c r="E158" t="s">
-        <v>296</v>
+        <v>327</v>
       </c>
       <c r="F158" t="s">
-        <v>172</v>
+        <v>41</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="H158" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D159" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E159" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F159" t="s">
         <v>41</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>11</v>
+        <v>332</v>
       </c>
       <c r="H159" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>1485</v>
+        <v>1454</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D160" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E160" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F160" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>11</v>
+        <v>335</v>
       </c>
       <c r="H160" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>1486</v>
+        <v>1455</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D161" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E161" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F161" t="s">
-        <v>154</v>
+        <v>190</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>11</v>
+        <v>337</v>
       </c>
       <c r="H161" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>1487</v>
+        <v>1484</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D162" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E162" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F162" t="s">
-        <v>154</v>
+        <v>41</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H162" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>1488</v>
+        <v>1501</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E163" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F163" t="s">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="H163" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>1489</v>
+        <v>1502</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D164" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E164" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F164" t="s">
-        <v>41</v>
+        <v>190</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="H164" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>1518</v>
+        <v>1526</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D165" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E165" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F165" t="s">
         <v>50</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="H165" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>1550</v>
+        <v>1534</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D166" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E166" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F166" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="H166" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>1573</v>
+        <v>1548</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E167" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F167" t="s">
-        <v>341</v>
+        <v>202</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>11</v>
+        <v>348</v>
       </c>
       <c r="H167" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>1576</v>
+        <v>1574</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D168" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E168" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F168" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H168" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>1577</v>
+        <v>1575</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D169" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E169" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F169" t="s">
-        <v>341</v>
+        <v>41</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H169" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>1578</v>
+        <v>1596</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D170" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E170" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F170" t="s">
-        <v>50</v>
+        <v>167</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="H170" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>1579</v>
+        <v>1607</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D171" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E171" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F171" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H171" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>1610</v>
+        <v>1608</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D172" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E172" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F172" t="s">
-        <v>341</v>
+        <v>55</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H172" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>1611</v>
+        <v>1609</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D173" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E173" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F173" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H173" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D174" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E174" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F174" t="s">
-        <v>41</v>
+        <v>190</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="H174" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>1479</v>
+        <v>1450</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
         <v>1</v>
       </c>
       <c r="D175" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="E175" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="F175" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H175" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>1417</v>
+        <v>1485</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
-        <v>1367</v>
+        <v>2</v>
       </c>
       <c r="D176" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E176" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F176" t="s">
-        <v>26</v>
+        <v>362</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H176" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>1422</v>
+        <v>1486</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
-        <v>3770</v>
+        <v>3</v>
       </c>
       <c r="D177" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E177" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F177" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>357</v>
+        <v>11</v>
       </c>
       <c r="H177" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>1460</v>
+        <v>1487</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
-        <v>3776</v>
+        <v>4</v>
       </c>
       <c r="D178" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E178" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F178" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>359</v>
+        <v>11</v>
       </c>
       <c r="H178" t="s">
-        <v>40</v>
+        <v>365</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>1461</v>
+        <v>1488</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
-        <v>3777</v>
+        <v>5</v>
       </c>
       <c r="D179" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E179" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F179" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>360</v>
+        <v>11</v>
       </c>
       <c r="H179" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>1504</v>
+        <v>1489</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
-        <v>3778</v>
+        <v>6</v>
       </c>
       <c r="D180" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E180" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F180" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>362</v>
+        <v>11</v>
       </c>
       <c r="H180" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>1519</v>
+        <v>1518</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
-        <v>3779</v>
+        <v>7</v>
       </c>
       <c r="D181" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E181" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F181" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="H181" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>1520</v>
+        <v>1550</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
-        <v>3780</v>
+        <v>8</v>
       </c>
       <c r="D182" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E182" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F182" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="H182" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>1521</v>
+        <v>1573</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
-        <v>3781</v>
+        <v>9</v>
       </c>
       <c r="D183" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E183" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F183" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>368</v>
+        <v>11</v>
       </c>
       <c r="H183" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>1533</v>
+        <v>1576</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
-        <v>3782</v>
+        <v>10</v>
       </c>
       <c r="D184" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E184" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F184" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>370</v>
+        <v>11</v>
       </c>
       <c r="H184" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>1531</v>
+        <v>1577</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
-        <v>3783</v>
+        <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E185" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F185" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>372</v>
+        <v>11</v>
       </c>
       <c r="H185" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>1529</v>
+        <v>1578</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
-        <v>3784</v>
+        <v>12</v>
       </c>
       <c r="D186" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E186" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F186" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="H186" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>1530</v>
+        <v>1579</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
-        <v>3785</v>
+        <v>13</v>
       </c>
       <c r="D187" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E187" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F187" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="H187" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>1532</v>
+        <v>1610</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
-        <v>3786</v>
+        <v>14</v>
       </c>
       <c r="D188" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E188" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="G188" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H188" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>1540</v>
+        <v>1611</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
-        <v>3787</v>
+        <v>15</v>
       </c>
       <c r="D189" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E189" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F189" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H189" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>1541</v>
+        <v>1625</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
-        <v>3788</v>
+        <v>16</v>
       </c>
       <c r="D190" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E190" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F190" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H190" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>1555</v>
+        <v>1479</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
-        <v>3789</v>
+        <v>1</v>
       </c>
       <c r="D191" t="s">
-        <v>354</v>
+        <v>382</v>
       </c>
       <c r="E191" t="s">
-        <v>355</v>
+        <v>383</v>
       </c>
       <c r="F191" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>383</v>
+        <v>11</v>
       </c>
       <c r="H191" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>1554</v>
+        <v>1417</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
-        <v>3790</v>
+        <v>1367</v>
       </c>
       <c r="D192" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E192" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F192" t="s">
         <v>26</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
       <c r="H192" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>1556</v>
+        <v>1422</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
-        <v>3791</v>
+        <v>3770</v>
       </c>
       <c r="D193" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E193" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F193" t="s">
         <v>26</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H193" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>1557</v>
+        <v>1460</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
-        <v>3792</v>
+        <v>3776</v>
       </c>
       <c r="D194" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E194" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F194" t="s">
         <v>26</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H194" t="s">
-        <v>390</v>
+        <v>40</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>1558</v>
+        <v>1461</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
-        <v>3793</v>
+        <v>3777</v>
       </c>
       <c r="D195" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E195" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F195" t="s">
         <v>26</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H195" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>1559</v>
+        <v>1504</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
-        <v>3794</v>
+        <v>3778</v>
       </c>
       <c r="D196" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E196" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F196" t="s">
         <v>26</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>393</v>
       </c>
       <c r="H196" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>1560</v>
+        <v>1519</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
-        <v>3795</v>
+        <v>3779</v>
       </c>
       <c r="D197" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E197" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F197" t="s">
         <v>26</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H197" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>1561</v>
+        <v>1520</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
-        <v>3796</v>
+        <v>3780</v>
       </c>
       <c r="D198" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E198" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F198" t="s">
         <v>26</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>397</v>
       </c>
       <c r="H198" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>1553</v>
+        <v>1521</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
-        <v>3797</v>
+        <v>3781</v>
       </c>
       <c r="D199" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E199" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F199" t="s">
         <v>26</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H199" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>1562</v>
+        <v>1533</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
-        <v>3798</v>
+        <v>3782</v>
       </c>
       <c r="D200" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E200" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F200" t="s">
         <v>26</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>401</v>
       </c>
       <c r="H200" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>1593</v>
+        <v>1531</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
-        <v>3799</v>
+        <v>3783</v>
       </c>
       <c r="D201" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E201" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F201" t="s">
         <v>26</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H201" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>1604</v>
+        <v>1529</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
-        <v>3800</v>
+        <v>3784</v>
       </c>
       <c r="D202" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E202" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F202" t="s">
         <v>26</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H202" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>1605</v>
+        <v>1530</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
-        <v>3801</v>
+        <v>3785</v>
       </c>
       <c r="D203" t="s">
-        <v>354</v>
+        <v>385</v>
       </c>
       <c r="E203" t="s">
-        <v>355</v>
+        <v>386</v>
       </c>
       <c r="F203" t="s">
         <v>26</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H203" t="s">
         <v>408</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204">
+        <v>1532</v>
+      </c>
+      <c r="B204">
+        <v>2026</v>
+      </c>
+      <c r="C204">
+        <v>3786</v>
+      </c>
+      <c r="D204" t="s">
+        <v>385</v>
+      </c>
+      <c r="E204" t="s">
+        <v>386</v>
+      </c>
+      <c r="F204" t="s">
+        <v>26</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H204" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>1540</v>
+      </c>
+      <c r="B205">
+        <v>2026</v>
+      </c>
+      <c r="C205">
+        <v>3787</v>
+      </c>
+      <c r="D205" t="s">
+        <v>385</v>
+      </c>
+      <c r="E205" t="s">
+        <v>386</v>
+      </c>
+      <c r="F205" t="s">
+        <v>26</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H205" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>1541</v>
+      </c>
+      <c r="B206">
+        <v>2026</v>
+      </c>
+      <c r="C206">
+        <v>3788</v>
+      </c>
+      <c r="D206" t="s">
+        <v>385</v>
+      </c>
+      <c r="E206" t="s">
+        <v>386</v>
+      </c>
+      <c r="F206" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H206" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>1555</v>
+      </c>
+      <c r="B207">
+        <v>2026</v>
+      </c>
+      <c r="C207">
+        <v>3789</v>
+      </c>
+      <c r="D207" t="s">
+        <v>385</v>
+      </c>
+      <c r="E207" t="s">
+        <v>386</v>
+      </c>
+      <c r="F207" t="s">
+        <v>26</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H207" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>1554</v>
+      </c>
+      <c r="B208">
+        <v>2026</v>
+      </c>
+      <c r="C208">
+        <v>3790</v>
+      </c>
+      <c r="D208" t="s">
+        <v>385</v>
+      </c>
+      <c r="E208" t="s">
+        <v>386</v>
+      </c>
+      <c r="F208" t="s">
+        <v>26</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H208" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
+        <v>1556</v>
+      </c>
+      <c r="B209">
+        <v>2026</v>
+      </c>
+      <c r="C209">
+        <v>3791</v>
+      </c>
+      <c r="D209" t="s">
+        <v>385</v>
+      </c>
+      <c r="E209" t="s">
+        <v>386</v>
+      </c>
+      <c r="F209" t="s">
+        <v>26</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H209" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210">
+        <v>1557</v>
+      </c>
+      <c r="B210">
+        <v>2026</v>
+      </c>
+      <c r="C210">
+        <v>3792</v>
+      </c>
+      <c r="D210" t="s">
+        <v>385</v>
+      </c>
+      <c r="E210" t="s">
+        <v>386</v>
+      </c>
+      <c r="F210" t="s">
+        <v>26</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H210" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>1558</v>
+      </c>
+      <c r="B211">
+        <v>2026</v>
+      </c>
+      <c r="C211">
+        <v>3793</v>
+      </c>
+      <c r="D211" t="s">
+        <v>385</v>
+      </c>
+      <c r="E211" t="s">
+        <v>386</v>
+      </c>
+      <c r="F211" t="s">
+        <v>26</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H211" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>1559</v>
+      </c>
+      <c r="B212">
+        <v>2026</v>
+      </c>
+      <c r="C212">
+        <v>3794</v>
+      </c>
+      <c r="D212" t="s">
+        <v>385</v>
+      </c>
+      <c r="E212" t="s">
+        <v>386</v>
+      </c>
+      <c r="F212" t="s">
+        <v>26</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H212" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>1560</v>
+      </c>
+      <c r="B213">
+        <v>2026</v>
+      </c>
+      <c r="C213">
+        <v>3795</v>
+      </c>
+      <c r="D213" t="s">
+        <v>385</v>
+      </c>
+      <c r="E213" t="s">
+        <v>386</v>
+      </c>
+      <c r="F213" t="s">
+        <v>26</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H213" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>1561</v>
+      </c>
+      <c r="B214">
+        <v>2026</v>
+      </c>
+      <c r="C214">
+        <v>3796</v>
+      </c>
+      <c r="D214" t="s">
+        <v>385</v>
+      </c>
+      <c r="E214" t="s">
+        <v>386</v>
+      </c>
+      <c r="F214" t="s">
+        <v>26</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H214" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>1553</v>
+      </c>
+      <c r="B215">
+        <v>2026</v>
+      </c>
+      <c r="C215">
+        <v>3797</v>
+      </c>
+      <c r="D215" t="s">
+        <v>385</v>
+      </c>
+      <c r="E215" t="s">
+        <v>386</v>
+      </c>
+      <c r="F215" t="s">
+        <v>26</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H215" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>1562</v>
+      </c>
+      <c r="B216">
+        <v>2026</v>
+      </c>
+      <c r="C216">
+        <v>3798</v>
+      </c>
+      <c r="D216" t="s">
+        <v>385</v>
+      </c>
+      <c r="E216" t="s">
+        <v>386</v>
+      </c>
+      <c r="F216" t="s">
+        <v>26</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H216" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>1593</v>
+      </c>
+      <c r="B217">
+        <v>2026</v>
+      </c>
+      <c r="C217">
+        <v>3799</v>
+      </c>
+      <c r="D217" t="s">
+        <v>385</v>
+      </c>
+      <c r="E217" t="s">
+        <v>386</v>
+      </c>
+      <c r="F217" t="s">
+        <v>26</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H217" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>1604</v>
+      </c>
+      <c r="B218">
+        <v>2026</v>
+      </c>
+      <c r="C218">
+        <v>3800</v>
+      </c>
+      <c r="D218" t="s">
+        <v>385</v>
+      </c>
+      <c r="E218" t="s">
+        <v>386</v>
+      </c>
+      <c r="F218" t="s">
+        <v>26</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H218" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>1605</v>
+      </c>
+      <c r="B219">
+        <v>2026</v>
+      </c>
+      <c r="C219">
+        <v>3801</v>
+      </c>
+      <c r="D219" t="s">
+        <v>385</v>
+      </c>
+      <c r="E219" t="s">
+        <v>386</v>
+      </c>
+      <c r="F219" t="s">
+        <v>26</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H219" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>1635</v>
+      </c>
+      <c r="B220">
+        <v>2026</v>
+      </c>
+      <c r="C220">
+        <v>3802</v>
+      </c>
+      <c r="D220" t="s">
+        <v>385</v>
+      </c>
+      <c r="E220" t="s">
+        <v>386</v>
+      </c>
+      <c r="F220" t="s">
+        <v>26</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H220" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>1648</v>
+      </c>
+      <c r="B221">
+        <v>2026</v>
+      </c>
+      <c r="C221">
+        <v>3803</v>
+      </c>
+      <c r="D221" t="s">
+        <v>385</v>
+      </c>
+      <c r="E221" t="s">
+        <v>386</v>
+      </c>
+      <c r="F221" t="s">
+        <v>26</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H221" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>1649</v>
+      </c>
+      <c r="B222">
+        <v>2026</v>
+      </c>
+      <c r="C222">
+        <v>3804</v>
+      </c>
+      <c r="D222" t="s">
+        <v>385</v>
+      </c>
+      <c r="E222" t="s">
+        <v>386</v>
+      </c>
+      <c r="F222" t="s">
+        <v>26</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H222" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>1650</v>
+      </c>
+      <c r="B223">
+        <v>2026</v>
+      </c>
+      <c r="C223">
+        <v>3805</v>
+      </c>
+      <c r="D223" t="s">
+        <v>385</v>
+      </c>
+      <c r="E223" t="s">
+        <v>386</v>
+      </c>
+      <c r="F223" t="s">
+        <v>26</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H223" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>1651</v>
+      </c>
+      <c r="B224">
+        <v>2026</v>
+      </c>
+      <c r="C224">
+        <v>3806</v>
+      </c>
+      <c r="D224" t="s">
+        <v>385</v>
+      </c>
+      <c r="E224" t="s">
+        <v>386</v>
+      </c>
+      <c r="F224" t="s">
+        <v>26</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H224" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>1652</v>
+      </c>
+      <c r="B225">
+        <v>2026</v>
+      </c>
+      <c r="C225">
+        <v>3807</v>
+      </c>
+      <c r="D225" t="s">
+        <v>385</v>
+      </c>
+      <c r="E225" t="s">
+        <v>386</v>
+      </c>
+      <c r="F225" t="s">
+        <v>26</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H225" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>1653</v>
+      </c>
+      <c r="B226">
+        <v>2026</v>
+      </c>
+      <c r="C226">
+        <v>3808</v>
+      </c>
+      <c r="D226" t="s">
+        <v>385</v>
+      </c>
+      <c r="E226" t="s">
+        <v>386</v>
+      </c>
+      <c r="F226" t="s">
+        <v>26</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H226" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>1654</v>
+      </c>
+      <c r="B227">
+        <v>2026</v>
+      </c>
+      <c r="C227">
+        <v>3809</v>
+      </c>
+      <c r="D227" t="s">
+        <v>385</v>
+      </c>
+      <c r="E227" t="s">
+        <v>386</v>
+      </c>
+      <c r="F227" t="s">
+        <v>26</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H227" t="s">
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7123,50 +7885,74 @@
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>