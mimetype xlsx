--- v4 (2026-08-26)
+++ v5 (2026-10-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1262" uniqueCount="505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1462" uniqueCount="570">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -449,50 +449,98 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/projeto_de_lei_052.2026_-_denomina_de_jose_domingos_de_melo_a_ciclovia_de_taboquinha_localizada_no_municipio_de_belo_jardim-pe_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Denomina de "José Domingos de Melo" a Ciclovia de Taboquinha, localizada no Município de Belo Jardim-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/projeto_de_lei_053.2026_-_execucao_semanal_dos_hinos_nacionalj_de_pernambuco_e_de_belo_jardim_nas_escolas_-_tenente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução semanal dos Hinos Nacional Brasileiro, do Estado de Pernambuco e Oficial do Município de Belo Jardim nos estabelecimentos públicos municipais e privados de ensino fundamental situados no Município e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/pldo_054.2026.pdf</t>
   </si>
   <si>
     <t>PLDO 2026</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pl_055.2026_-_edson_silva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, a guarda, a restituição, a aplicação de penalidades e a destinação de animais de médio e grande porte encontrados soltos ou sem contenção adequada no Município de Belo Jardim, revoga as Leis Municipais nº 3.435, de 7 de junho de 2022, e nº 3.527, de 5 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1696/pl_05620260917_09155716.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.302, de 27 de novembro de 2019, para ampliar e atualizar o atendimento prioritário às pessoas acometidas por Síndrome de Fibromialgia, Síndrome de Fadiga Crônica, Síndrome Complexa de Dor Regional e outras doenças correlatas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1689/projeto_de_lei_057.2026_-_denomina_a_estrada_que_da_acesso_a_vila_raiz_de_jose_joaquim_dos_santos_ze_correia_e_da_outras_providencias..pdf</t>
+  </si>
+  <si>
+    <t>Denomina a estrada que dá acesso a Vila Raiz de José Joaquim dos Santos “Zé Correia” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1701/pl_058.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 1.849, de 16 de agosto de 2011, para aperfeiçoar as normas de prevenção e controle da poluição sonora decorrente da emissão de ruídos por sistemas de escapamento de veículos automotores, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1700/proj._de_lei_059.2026_dispoe_sobre_a_consolidacao_e_unificacao_dos_feriados_municipais_no_ambito_do_municipio_de_belo_jardim..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a consolidação e unificação dos feriados municipais no âmbito do Município de Belo Jardim, mantém o reconhecimento da Festa das Marocas como Patrimônio Cultural Imaterial, revoga a Lei nº 3, de 24 de fevereiro de 1953, e a Lei nº 3.248, de 16 de julho de 2018, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_060.2026_altera_o_anexo_iv_da_lei_municipal_no_3.810.2026_para_modificar_os_requisitos_de_investidura_dos_cargos_publicos_efetivos_de_analista_administrativo_e_terapeuta_ocupacional.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo IV da Lei Municipal nº 3.8102026, para modificar os requisitos de investidura dos cargos públicos efetivos de Analista Administrativo e Terapeuta Ocupacional, adequar a carga horária do cargo público efetivo de Terapeuta Ocupacional e as atribuições do cargo público efetivo de Auxiliar de Saúde Bucal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1719/ploa_061.2026_exercicio_2027.pdf</t>
+  </si>
+  <si>
+    <t>PLOA  (EXERCÍCIO 2027)</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1720/projeto_de_lei_062.2026_-_revisao_do_plano_prlurianual_2027.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 062.2026 - REVISÃO DO PLANO PRLURIANUAL 2027</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1726/projeto_de_lei_063.2026__denominacao_da_avenida_francisco_jose_ferreira_-_chico_henrique..pdf</t>
+  </si>
+  <si>
+    <t>Denominação da Avenida Francisco José Ferreira - Chico Henrique</t>
+  </si>
+  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf</t>
   </si>
   <si>
     <t>Institui o Manual de Controle Interno do Poder Legislativo de  Belo Jardim/PE, estabelecendo diretrizes, rotinas e padrões  de controle destinados à governança administrativa, à conformidade dos atos de gestão, à proteção do patrimônio público, à transparência e à regular prestação de contas.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf</t>
   </si>
   <si>
     <t>Concede de Título de Cidadã Belo-Jardinenese à Sra. Lindhiane Costa de Farias e dá outras providências.</t>
   </si>
   <si>
     <t>Lila</t>
@@ -510,50 +558,65 @@
     <t>Título de cidaddão belo-jarrdinense ao Sr.Leone Sena.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Belo-Jardinense ao Sr. Cosme João Barbosa e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_decreto_titulo_de_cidadao_belojardinense.pdf</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO BELOJARDINENSE ao Sr. Ubiragi Andrade do Nascimento Filho.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/pl_decreto_00720260818_12430156.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Belo-Jardinense ao Sr. Adymir de Souza Holanda e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_decreto_00820260818_12472041.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Belo -Jardinense a Sra maria do Socorro da Silva e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Irmão Adriano</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1691/pdl_009.2026_-_concede_titulo_de_cidadao_belo-jardinense_a_sr._rubiano_de_melo_alves_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Belo-Jardinense a Sr. Rubiano de Melo Alves e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1693/decreto_01020260902_10575292.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Belo-Jardinense ao Sr. Domingos Vaz pacheco Filho, e dá outras providências.</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de informação</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf</t>
   </si>
   <si>
     <t>A relação contendo a quantidade de multas de foram aplicadas pela SEDEC  e os valores arrecadados com as mesmas no ano de 2025.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf</t>
   </si>
   <si>
     <t>solicita informações sobre a sala de pediatria e se amesma está em funcionamento normal.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO A SECRETARIA DE DEFESA CIDADÃ.</t>
   </si>
@@ -699,53 +762,50 @@
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf</t>
   </si>
   <si>
     <t>A implantação da Academia da Saúde no Parque Janelas para o Rio</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf</t>
   </si>
   <si>
     <t>A reposição de lâmpadas no trecho compreendido da Rua do Chorão até Cavalo Morto, próximo à residência do Sr. LUiz, localizado na zona rural do município.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf</t>
   </si>
   <si>
     <t>Implantação de Sala Azul no Distrito de Serra do Vento (Ana Ester Alves Batista Pinheiro)</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo, a colocação de lâmpadas nos postes no trecho compreendido da Rua do Chorão até o Povoado de Nossa Senhora Aparecida, mais conhecido como Cavalo Morto, próximo a residência do Sr. Luiz.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito do Município e, extensivamente à Secretaria Municipal de Saúde, a implantação de uma Academia da Saúde no Parque_x000D_
 Janelas para o Rio.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Irmão Adriano</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a conclusão da terraplanagem nas estradas que dão acesso as_x000D_
 seguintes localidades: Sítio Macapá do Monte, Campo de Farias passando por Risco Escuro até Santa Rosa e que seja colocado piçarro nas ladeiras a fim de facilitar a subida dos veículos em tempos chuvosos, melhorando assim a acessibilidade e segurança dos moradores, transeuntes e produtores rurais das regiões mencionadas.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e, extensivamente ao Secretário Municipal de Agricultura a disponibilização de tratores para arar as terras, bem como, a distribuição de sementes, visando apoiar e fortalecer a agricultura familiar do Distrito de Serra do Vento e Sítios vizinhos.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito e extensivamente à Secretaria de Infraestrutura e Urbanismo e a Secretaria de Defesa Cidadã – SEDEC, a execução da obra_x000D_
 de elevação da altura do muro e por conseguinte a implantação de câmeras de segurança na Escola Sebastião José da Silva, situada no Bairro COHAB III, e que sejam feitas rondas constantes no local pela Guarda Municipal.</t>
   </si>
   <si>
     <t>solicitando ao Prefeito, e às Secretarias Competentes a limpeza e dragagem do córrego no Residencial Ayrton Maciel.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf</t>
   </si>
   <si>
     <t>A contratação e disponibilização de Tradutor e Intérprete de Libras para as sessões plenárias da Câmara Municipal de Belo Jardim - GABINETE DO VEREADOR.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf</t>
   </si>
   <si>
@@ -1054,50 +1114,77 @@
   <si>
     <t>Solicitação para instalação de lixeiras públicas nas vias urbanas.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/solicitacao_para_instalacao_de_lixeiras_publicas_nas_vias_urbanas..pdf</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_para_pavimentacao_calcamento_e_saneamento_basico..pdf</t>
   </si>
   <si>
     <t>Requerimento para pavimentação (calçamento) e saneamento básico.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/requerimento_de_informacoes_e_fornecimento_de_informacoesde_documentos.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações e fornecimento de informaçõesde documentos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/solicitacao_tribuna20260817_12061276.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO SOLICITANDO TRIBUNA POPULAR, PREVISTO NO ART. 314, REGIMENTO INTERNO DESTA CASA.</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1692/ilovepdf_merged_2.pdf</t>
+  </si>
+  <si>
+    <t>Redutores de Velocidade (Lombadas) nas ruas Professora Cremilda Xavier e Vicente Pedro da Silva.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1697/comprovantethiago_req..pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO GERAL - SERVIDOR THIAGO ASSIS OLIVEIRA</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_101.2026_-_de.pdf</t>
+  </si>
+  <si>
+    <t>Saneamento e Pavimentação de vias no Município.</t>
+  </si>
+  <si>
+    <t>Calçamento no Santuário Nossa Senhora das Cabeças, no Sitío Passagem, localizado no distrito de Água Fria.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1723/requerimento_103_-_estudo_de_viabilidade_para_a_implantacao_de_redutores_de_velocidade_-_daniel_.docx</t>
+  </si>
+  <si>
+    <t>Estudo de viabilidade para implantação de redutores de velocidade na nova estrada da Vila Raiz</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf</t>
   </si>
   <si>
     <t>Que neste mês de fevereiro suspendam o envio das contas de água para as residências situadas no Distrito de Xucuru e localidades adjacentes tendo em vista que o abastecimento não está ocorrendo, resultando assim em cobrança indevida, ao mesmo tempo, em que solicita o envio de carros pipa para abastecer as quatro cisternas comunitárias situadas no Distrito de Xucuru para que os munícipes que por lá residem possam contar com água tratada e a limpeza da Barragem de Taiobinha.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf</t>
   </si>
   <si>
     <t>Implantação de uma cozinha comunitária no Bairro Maria Cristina</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a intensificação das rondas ostensivas no bairro Viana e Mouira da BR</t>
   </si>
   <si>
     <t>solicitando a Empresa Acumuladores Moura S/A, (Baterias Moura), que sejam feitas as trocas da tela e da grama sintética do campo de futebol pertencente a empresa acima mencionada, situado na Rua da Palha, em nosso Município.</t>
@@ -1223,50 +1310,71 @@
   <si>
     <t>ao Sr. Leonardo Marcos da Silva (Léo Tattoo), pela realização do 5° Encontro de Tatuadores_x000D_
 de Belo Jardim, que reuniu dezenas de tatuadores de várias cidades e estados brasileiros, além de participantes estrangeiros, movimentando a rede hoteleira e proporcionando a realização de inúmeros negócios de produtos e serviços na área de cultura da tatuagem.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Paratleta Sr. Hyuri Martins</t>
   </si>
   <si>
     <t>Ao senhor Carlos Arthur Gregório da Silva, e mais conhecido como Arthur Moto taxi, e demais organizadores pelo brilhantismo na realização do evento realizado no ultimo dia 03 de maio, intitulado como " 1 Encontro de Sanfoneiros em Volta do Rio".</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Josafá Almeida Lima, Prefeito do Município de São Caetano, e extensivamente ao Secretário Municipal de Cultura e demais organizadores_x000D_
 pelo brilhantismo na realização da 11º Festival da Carroça de Burro, que ocorreu no dia 1º de maio e contou com desfile das carroças decoradas, corrida de burros e jericos e torneio do trabalhador, culminando com show de Batista Lima, Zezo e Alice Novaes.</t>
   </si>
   <si>
     <t>à Sra. Rose Xukuru e a toda a equipe gestora e escolar da EMEI Manuel Teodoro de Arruda,localizada no distrito de Serra do Vento, em reconhecimento à brilhante iniciativa de promover a Primeira Eleição de Líderes de Turma, ação que fortalece a cidadania, o protagonismo estudantil e a formação democrática entre os alunos.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf</t>
   </si>
   <si>
     <t>Obras de calçamento na Rua Padre Jefferson Diniz, localizada no bairro Boavista</t>
+  </si>
+  <si>
+    <t>ao grupo de ciclistas Amor a Bike, Paixão ao Ciclismo, sendo eles: Henrique Ramos, Renato Rafael, Matheus Abílio, Carlos Eduardo, Kaio Santos, Renan_x000D_
+Rodrigues, Fagner Alves, Iury Matheus, Marcos Vanderlei, Pinheiro Júnior, Rômulo Araújo, Heleno José, Antônio Francisco, Jefferson Rodrigo, Geovanes de Almeida, Ronaldo Araújo, Rincor Azevedo, Pedrito Herton e Pedro Leodegário, que foram de Belo Jardim até a Cidade do Juazeiro – CE, na 3ª Edição da Rota da Fé, saindo de Belo Jardim no dia 03 de junho rumo ao Juazeiro e retornando do Juazeiro no dia 07 de junho do corrente ano ao nosso Município.</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Gilvandro Estrela e,extensivamente ao Secretário de Cultura, Turismo eEmpreendedorismo Sr. Filipe Vieira, aos Diretores deEsportes Srs. Luiz Otávio e Jairo Moura e ao educador físico e Influenciador Helton Karter em reconhecimento pelaidealização e realização da Marocas Run, corrida de rua promovida pela primeira vez na programação oficial da tradicional Festa das Marocas em nosso Município.</t>
+  </si>
+  <si>
+    <t>À radialista e apresentadora Sra.Débora Cristina, mais conhecida como Débinha, pelo brilhantismo, animação e dinamismo na apresentação da_x000D_
+57ª Festa das Marocas, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Ao Dr. Diego Jonh Bezerra do Nascimento, na qualidade de Diretor do HJAL – Hospital Júlio Alves de Lira, em reconhecimento_x000D_
+ao brilhante trabalho que vem desenvolvendo em nosso Município, atendendo a todos com muita dedicação, comprometimento e espírito humanitário.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1725/10_cia_exercito.pdf</t>
+  </si>
+  <si>
+    <t>Mocão de Aplausos.</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de pesar</t>
   </si>
   <si>
     <t>À família enlutada do Sr. Jeová Luiz da Silva, mais conhecido como Jeová do Bolo, pelo seu falecimento ocorrido no dia 19 de janeiro de 2026 em nosso Município.</t>
   </si>
   <si>
     <t>Dé da Cohab I_x000D_
 Pitomba da Lotação</t>
   </si>
   <si>
     <t>à família enlutada de José Valdivan Santos Silva, pelo seu falecimento ocorrido no dia 06 de fevereiro de 2026 na Cidade do Recife</t>
   </si>
   <si>
     <t>à família enlutada do Sr. Geraldo Ricarte do Nascimento, pelo seu falecimento ocorrido no dia 28 de janeiro de 2026 no Município de Caruaru.</t>
   </si>
   <si>
     <t>à família enlutada da Sra. Severina Bezerra dos Santos, mais conhecida como Dona Nina, pelo seu falecimento ocorrido no dia 31 de janeiro de 2026 no Município de Caruaru.</t>
   </si>
   <si>
     <t>à família enlutada do Sr. José Cícero Cordeiro de Oliveira, pelo seu falecimento ocorrido no dia 08 de fevereiro de 2026 em nosso Município.</t>
@@ -1330,50 +1438,98 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf</t>
   </si>
   <si>
     <t>o presente Voto de Pesar à família enlutada da Sra. Daffiny Niely, de 22 anos pelo seu falecimento ocorrido no dia 19 de maio de 2026.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/vp_017.2026.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar, à Sra. Maria do Rósario Mendes Silva Santos</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/voto_de_pesar_nilton20260817_09191362.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à família enlutada do Sr. Severino Antonio da Silva</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/voto_de_pesar_nilton_0220260817_10535889.pdf</t>
   </si>
   <si>
     <t>Voto de pesar à familia enlutada da Sra. Margarida Maria de Morais Silva</t>
   </si>
   <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1680/voto_de_pesar_020.pdf</t>
+  </si>
+  <si>
+    <t>Sr. João Germano dos Santos</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1681/voto_de_pesar_021.pdf</t>
+  </si>
+  <si>
+    <t>Sr. Leônidas Siqueira de Andrade</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1682/voto_de_pesar_022.pdf</t>
+  </si>
+  <si>
+    <t>Sr. Raimundo Severo de Araújo</t>
+  </si>
+  <si>
+    <t>À família enlutada da Sra. Andaluzia Maria de Oliveira Siqueira, pelo seu falecimento ocorrido no dia 1º de junho de 2026.</t>
+  </si>
+  <si>
+    <t>À família enlutada do Sr. Wilk José Barbosa de Lima, mais conhecido como cantor Wilk Lima, pelo seu falecimento ocorrido na madrugada do dia 06 de junho em nosso Município.</t>
+  </si>
+  <si>
+    <t>à família enlutada da Sra. Cícera dos Santos, conhecida carinhosamente como Cícera da Tapioca, pelo seu falecimento ocorrido no dia 12 de junho_x000D_
+do corrente ano.</t>
+  </si>
+  <si>
+    <t>À família enlutada do Sr. José Anunciado da Silva, mais conhecido como Lúcio do Espetinho, pelo seu falecimento ocorrido no dia 09 de junho do corrente ano.</t>
+  </si>
+  <si>
+    <t>À família enlutada da Sra. Maria Lúcia Alves de Lima, ocorrido no dia 1º de julho do corrente ano em nosso Município.</t>
+  </si>
+  <si>
+    <t>À família enlutada da Sra. Maria Socorro Silva, mais conhecida como Socorro do Bolo, ocorrido no dia 1º de julho do corrente ano na Cidade do_x000D_
+Recife.</t>
+  </si>
+  <si>
+    <t>À família enlutada da Sra. Paula Francinete de Aquino Monteiro, pelo seu falecimento ocorrido no dia 05 de julho do corrente ano em nosso_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>À família enlutada da Sra. Maria do Socorro da Anunciação, pelo seu falecimento ocorrido no dia 30 de julho do corrente ano na Cidade de Caruaru.</t>
+  </si>
+  <si>
+    <t>à família enlutada do Sr. Luís Rodrigues Monteiro, pelo seu falecimento ocorrido no dia 30 de agosto do corrente ano.</t>
+  </si>
+  <si>
     <t>VR</t>
   </si>
   <si>
     <t>Voto de repúdio</t>
   </si>
   <si>
     <t>a conduta do Cel. Fábio Souza, Secretário de Defesa Cidadã e dois agentes da referida pasta por intimidação a minha pessoa no exercício da função de_x000D_
 legislador e fiscalizador. O fato ocorreu na manhã desta quarta-feira (11) dentro da Prefeitura de Belo Jardim. Vale salientar que a prerrogativa de Vereador com esteio na Constituição Federal e na Lei Orgânica do Município me garantem o direito de exercer e solicitar informações públicas, tais como documentos, imagens de segurança e videomonitoramento. Informações estas que me foram negadas e prevaricadas.</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a ASSOCIACAO DO DESENVOLVIMENTO COMUNITÁRIO DO BELO JARDIM-PE - ADECOBEJA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf</t>
   </si>
   <si>
     <t>Lei_n_3_770_Doacao_Jose_Romildo_ME_</t>
   </si>
   <si>
@@ -1563,50 +1719,95 @@
     <t>LEI MUNICIPAL Nº 3.807/2026: "Altera dispositivos da Lei Municipal nº 3.704/2025, que dispõe sobre a criação do Conselho Municipal de Juventude – COMJUVE, e dá outras providências."</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 3.808/2026: Ementa: Dispõe sobre a alteração da denominação oficial e atualização dos endereços de funcionamento de unidades escolares integrantes da Rede Municipal de Ensino de Belo Jardim/PE, e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf</t>
   </si>
   <si>
     <t>Lei Municipal  nº 3.809/2026: Ementa: Altera o artigo 1º da Lei Municipal nº 2.058, de 31 de outubro de 2013, modificando o mês de realização da Semana do Bebê no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/lei_3810.2026_-_dispoe_sobre_a_extincao_de_cargos_publicos_efetivos_vagos_integrantes_da_estrutura_administrativa_do_municipio_de_belo_jardim_cria_novos_cargos_publicos_efetivos..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos públicos efetivos vagos integrantes da estrutura administrativa do Município de Belo Jardim, cria novos cargos públicos efetivos, reorganiza o quadro permanente de pessoal da Administração Pública Municipal e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/lei_municipal_3811.2026_-_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_direta_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a unificação dos cargos efetivos de Agente Administrativo integrantes da Administração Pública Municipal Direta, estabelece estrutura remuneratória única e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1683/lei_municipal_3.812.pdf</t>
+  </si>
+  <si>
+    <t>Denomina a quadra poliesportiva de Francisco Arcenio Pereira Filho, situada no Bairro COHABI,e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1684/lei_municipal_3.813.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a apreensão , a guarda, a restituição, a aplicação de penalidades e a destinação de animais de médio e grande porte encontrados soltos ou sem contenção adequada no Município de Belo Jardim, revoga as Leis Municipais nº 3.435, de 7 de junho de 2022, e nº 3.527, de 5 de dezembro de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1685/lei_municipal_3.814.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a execução semanal dos Hinos Nacional Brasileiro, do Estado de Pernambuco e Oficial do Município de Belo Jardim nos estabelecimentos públicos municipais e privados de ensino fundamental situados no Município  dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1686/lei_municipal_3.815.pdf</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1687/lei_municipal_3.816.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de "José Domingos de Melo" a Ciclovia de Taboquinha, localizada no Município de Belo Jardim- PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1688/lei_municipal_3.817.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de ruas do Loteamento Village Nossa Senhora de Lourdes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1695/lei_municipal_no_3819.2026_-__denomina_o_calcadao_situado_sob_o_paredao_da_barragem_do_bitury_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Lei Municipal nº 3.819/2026: Ementa: Denomina o calçadão situado sob o paredão da Barragem do Bitury, e dá outras providências</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1699/lei_municipal_3818.2026_-_estabelece_as_diretrizes_orcamentarias_para_o_exercicio_2027_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes orçamentárias para o exercício de 2027 e dá outras providências - LDO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1910,56 +2111,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1661/projeto_de_lei__048.2026_-_marocas_run.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_de_lei_049.2026_-_denomina_a_quadra_poliesportiva_de_francisco_arcenio_pereira_filho__situada_no_bairro_cohab_i_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1662/pl_050.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1663/projeto_de_lei_no_051_-_denomina_de_calcamento_jose_amaro_de_araujo_duca_amaro_a_via_publica_de_acesso_e_contorno_a_barragem_do_bitury_localizada_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/projeto_de_lei_052.2026_-_denomina_de_jose_domingos_de_melo_a_ciclovia_de_taboquinha_localizada_no_municipio_de_belo_jardim-pe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/projeto_de_lei_053.2026_-_execucao_semanal_dos_hinos_nacionalj_de_pernambuco_e_de_belo_jardim_nas_escolas_-_tenente.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/pldo_054.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pl_055.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_decreto_titulo_de_cidadao_belojardinense.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/pl_decreto_00720260818_12430156.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_decreto_00820260818_12472041.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1658/requerimento_no_091_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1659/requerimento_no_092_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1668/req.093.2026_-_gabinete_vereador_irmao_adriano.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/solicitacao_para_instalacao_de_lixeiras_publicas_nas_vias_urbanas..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_para_pavimentacao_calcamento_e_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/requerimento_de_informacoes_e_fornecimento_de_informacoesde_documentos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/solicitacao_tribuna20260817_12061276.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1679/indicacao_-_solicitando_o_envio_da_unidade_movel_de_castracao_de_caes_e_gatos_castramovel.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/vp_017.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/voto_de_pesar_nilton20260817_09191362.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/voto_de_pesar_nilton_0220260817_10535889.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/lei_3810.2026_-_dispoe_sobre_a_extincao_de_cargos_publicos_efetivos_vagos_integrantes_da_estrutura_administrativa_do_municipio_de_belo_jardim_cria_novos_cargos_publicos_efetivos..pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/lei_municipal_3811.2026_-_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_direta_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1570/emenda_aditiva__001_-_pl_013_000201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1572/emenda_de_redacao__001_-_pl_026_000205.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_001.2026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1430/pl_002.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1431/pl_003.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1432/pl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_lei_005.202512012026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1427/pl_006.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1428/07_-_pl.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1433/pl_009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1436/projeto_de_lei_no_010.2025_-_sala_azul_-_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1439/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1456/proj._lei_012_-_dispoe_sobre_o_reajuste_salarial_dos_profissionais_da_educacao_basica_contratados_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1581/pl_013.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1463/pl_014.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1475/projeto_de_lei_015.2026_-_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_016.2026_-_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1477/projeto_de_lei_017.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro_disciplina_a_formalizacao_mediante_termo_de_fomento..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1499/projeto_de_lei_018.2026_-_dispoe_sobre_a_alteracao_de_dispositivo_da_lei_municipal_no_3.597_de_27_de_marco_de_2024_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1503/projeto_de_lei_019.2026_-_festa_do_padre_cicero_-_tenente..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1583/pl_020.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1522/pl_021.2026_000100.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1523/pl_022_000102.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1524/projeto_de_lei_023.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1582/pl_024.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1537/projeto_de_lei_programa_de_metodologia_ativa_para_o_curso_de_medicina_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1538/projeto_de_lei_bolsas_de_estudos_aeb_belo_jardim_1_18_03_2026_ok.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1539/projeto_de_lei_executivo_instituiu_funcoes_gratificadas_na_autarquia_educacional_de_belo_jardim_aeb_23_03_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1544/pl_028_000154.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1545/pl_029.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1552/pl_030.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1567/pl_031.2026_000197.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1568/pl_032.2026_000198.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1584/projeto_de_lei_033.2026_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_edjanio_fernando_macedo_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1592/pl_034.2026_000231.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1598/pl_035.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1606/pl_036.2026_-_cria_a_corregedoria_e_ouvidoria_proprias_para_atuacao_na_fiscalizacao_e_no_controle_interno_e_externo_da_guarda_civil_municipal_de_belo_jardim_pe_e_extingue_a_corregedoria_integrante_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1612/pl_037.2026_-_altera_dispositivos_da_lei_municipal_no_3.704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1613/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1621/pl_039.2026_000263.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1628/pl_040_000267.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1631/projeto_de_lei_041.2026_-_autoriza_o_poder_executivo_a_abrir_credito_adicional_especial_ao_orcamento_municipal_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1634/projeto_de_lei_no042.2026_-_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_-_cmbj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1636/projeto_de_lei_043.2026_-_institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1638/pl_044.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim_e_da_outras_providencias._o.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1639/pl_045.2026_-_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1643/pl046-_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1644/pl_047_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1661/projeto_de_lei__048.2026_-_marocas_run.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1657/projeto_de_lei_049.2026_-_denomina_a_quadra_poliesportiva_de_francisco_arcenio_pereira_filho__situada_no_bairro_cohab_i_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1662/pl_050.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1663/projeto_de_lei_no_051_-_denomina_de_calcamento_jose_amaro_de_araujo_duca_amaro_a_via_publica_de_acesso_e_contorno_a_barragem_do_bitury_localizada_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1664/projeto_de_lei_052.2026_-_denomina_de_jose_domingos_de_melo_a_ciclovia_de_taboquinha_localizada_no_municipio_de_belo_jardim-pe_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1665/projeto_de_lei_053.2026_-_execucao_semanal_dos_hinos_nacionalj_de_pernambuco_e_de_belo_jardim_nas_escolas_-_tenente.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1666/pldo_054.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1671/pl_055.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1696/pl_05620260917_09155716.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1689/projeto_de_lei_057.2026_-_denomina_a_estrada_que_da_acesso_a_vila_raiz_de_jose_joaquim_dos_santos_ze_correia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1701/pl_058.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1700/proj._de_lei_059.2026_dispoe_sobre_a_consolidacao_e_unificacao_dos_feriados_municipais_no_ambito_do_municipio_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1724/pl_060.2026_altera_o_anexo_iv_da_lei_municipal_no_3.810.2026_para_modificar_os_requisitos_de_investidura_dos_cargos_publicos_efetivos_de_analista_administrativo_e_terapeuta_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1719/ploa_061.2026_exercicio_2027.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1720/projeto_de_lei_062.2026_-_revisao_do_plano_prlurianual_2027.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1726/projeto_de_lei_063.2026__denominacao_da_avenida_francisco_jose_ferreira_-_chico_henrique..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1623/projeto_de_resolucao_001.2026_-_institui_o_manual_de_controle_interno_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1510/projeto_de_decreto_legislativo_-_fabricio__000084.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1591/projeto_de_decrto_002.2026_-anderson_chaves_lila.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1633/proj._decreto_003.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1660/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1672/projeto_de_decreto_titulo_de_cidadao_belojardinense.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1677/pl_decreto_00720260818_12430156.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1678/pl_decreto_00820260818_12472041.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1691/pdl_009.2026_-_concede_titulo_de_cidadao_belo-jardinense_a_sr._rubiano_de_melo_alves_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1693/decreto_01020260902_10575292.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1449/pedido_de_informacao_001.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1513/pedido_de_informacao_edson_000091.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1525/pedido_de_informacao_002.2026_-_sedec_vereador_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1586/pedido_de_informacao_de_edson_silva_000216.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1587/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1588/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1647/ilovepdf_merged_6.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1441/req_001.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1442/req_002.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1443/req_004.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1444/req_006.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1445/req_007.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1446/req_008.2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1447/req_009.2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimentos_ver._edson_silva.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_fabricio_000018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1462/requerimento_002_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1458/req_003_000050.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1459/req_004_000051.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1457/sala_azul_vereador_tenente.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1497/contratacao_e_disponibilizacao_de_tradutor_e_interprete_de_libras_para_as_sessoes_plenarias_da_camara_municipal_de_belo_jardim..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1498/req._cristiano_000067.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1505/requerimento_vereador_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1506/req._cristiano_araujo_000077.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1507/indicacao_0001_-_edson_silva_000080.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1508/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1509/requerimento_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1516/req_001_gab_vereador_claudemir_paulino.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1517/req._claudemir_000094.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1515/req._irmao_adriano_000093.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1512/req._edson_000090.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1542/req_008_-_edson_000152.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1543/req_009_-_edson_000153.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1546/requerimento_fabricio_000165.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1547/requerimento_irmao_adriano_000166.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1549/requerimento_daniel_lopes_000168.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1514/req._de_da_cohab_000092.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1511/req._fabricio_000085.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1566/requerimento_cristiano_000196.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1564/requerimento_daniel_000192.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1565/requerimento_007_-_de_da_cohab_000193.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1563/requerimento_006_-_de_000191.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1585/req._irmao_adriano_000215.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1589/req._edson_000220.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1590/requerimento_065.2026_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1594/requerimento_066.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1595/requerimento_067.2026_-_gabinete_do_vereador_cristiano_araujo1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1597/de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1599/req_irmao_adriano_000245.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1600/requerimento_geral_-_julioaugusto..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1601/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1602/requerimento_072_-_jardim_elen_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1614/req_irmao_adriano_000257.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1615/req_irmao_adriano_000258.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1616/req_irmao_edson_000259.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1617/mocao_de_aplauso_daniel_lopes_000260.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1618/req_cristiano_000261.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1619/ilovepdf_merged_4.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1620/req._nilton_000262.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1622/requerimento_no_080.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1624/req._irmao_adriano_000265.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1627/vereador_everaldo_jose.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1630/req_irmao_adriano_000268.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1637/req_edson_silva_000306.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1640/req_de_000307.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1641/req_irmao_adriano_000308.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1642/req_irmao_adriano_2_000309.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1645/089.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1646/ilovepdf_merged_5.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1658/requerimento_no_091_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1659/requerimento_no_092_-_edson_silva.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1668/req.093.2026_-_gabinete_vereador_irmao_adriano.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1669/solicitacao_para_instalacao_de_lixeiras_publicas_nas_vias_urbanas..pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1670/requerimento_para_pavimentacao_calcamento_e_saneamento_basico..pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1673/requerimento_de_informacoes_e_fornecimento_de_informacoesde_documentos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1676/solicitacao_tribuna20260817_12061276.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1692/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1697/comprovantethiago_req..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1698/requerimento_101.2026_-_de.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1723/requerimento_103_-_estudo_de_viabilidade_para_a_implantacao_de_redutores_de_velocidade_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1448/indic_002.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1437/indicacao_fabricio_000017.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1440/indicacao_fabricio.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1496/indicacao_001_-_gabinete_do_vereador_de_da_cohab.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1500/indic_irmao_adriano___000070.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1629/gabinete_do_vereador_ze_guri_i_indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1679/indicacao_-_solicitando_o_envio_da_unidade_movel_de_castracao_de_caes_e_gatos_castramovel.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1451/voto_de_pesar__001.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1452/mocao_de_aplauso_2.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1453/mocao_de_aplauso_3.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1454/mocao_de_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1455/mocao_de_aplauso_5.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1501/mocao_daniel_lopes_000071.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1502/mocao_euno_andrade_000072.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1526/mocao_de_aplauso_daniel_lopes_000110.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1534/mocao_de_apaluso_-_irmao_adriano_000112.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1548/mocao_de_aplauso_irmao_adriano_000167.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1596/mocao_014.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1626/gabinete_do_vereador_euno_andrade_-_mocao_de_aplausos_002.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1725/10_cia_exercito.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1518/voto_de_pesar_mercia_regina.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1550/voto_de_pesar_daniel_lopes_000169.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1625/voto_de_pesar_nilton_000266.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1667/vp_017.2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1674/voto_de_pesar_nilton20260817_09191362.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1675/voto_de_pesar_nilton_0220260817_10535889.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1680/voto_de_pesar_020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1681/voto_de_pesar_021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1682/voto_de_pesar_022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1422/lei_3770.2025_-doacao_jose_romildo_me.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1460/lei_municipal_no_3776.2026_-__dispoe_sobre_o_valor_do_salario-minimo_no_ambito_do_municipio_de_belo_jardim-pe_instituido_atraves_do_decreto_federal_no_12.797_de_23_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1461/lei_municipal_no_3.777.2026_-_fica_denominada_a_sala_azul_da_escola_municipal_luiza_leopoldina_lopes_localizada_no_distrito_de_xucuru_municipio_de_belo_jardim_estado_de_pernambuco_de_espaco_de_educacao_inclus.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1504/lei_municipal_3778.2026_-_refis.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1519/lebdd61.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1520/lei_municipal_no_3.7802026_-_altera_em_parte_a_lei_municipal_no_3.7512025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1521/lei_municipal_no_3781.2026_-_estabelece_denominacao_de_unidade_basica_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1533/lei_municipal_3.782.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1531/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1529/lei_municipal_3.784.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1530/lei_municipal_3.785.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1532/lei_municipal_3.783.2026_ok.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1540/lei_no_3.787_-_dispoe_sobre_a_alteracao_a_lei_municipal_no_3597.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1541/lei_no_3786_-_festa_do_padre_cicero.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1555/lei_municipal_no_3.789.2026__dispoe_sobre_o_reajuste_da_remuneracao_dos_servidores_publicos_efetivos_integrantes_dos_quadros_administrativo_e_docente_da_autarquia_educacional_de_belo_jardim__aeb..pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1554/lei_municipal_no_3.790.2026_autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1556/lei_municipal_no_3.791.2026_-_autoriza_o_poder_executivo_municipal_a_conceder_subvencao_social_ao_instituto_musical_do_agreste__banda_sinfonica_11_de_setembro..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1557/lei_municipal_no_3.792.2026_-_dispoe_sobre_a_alteracao_do_artigo_3o_i_da_lei_municipal_no_3.764_de_30_de_dezembro_de_2025_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1558/lei_municipal_no_3.793.2026_altera_a_lei_municipal_no_3.360_de_16_de_julho_de_2021_para_instituir_o_auxilio_cesta_basica_aos_contratados_temporarios_na_funcao_de_agente_de_limpeza_publica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1559/lei_municipal_no_3.794.2026_-_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1560/le3f701.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1561/lei_municipal_no_3.796.2026_-_estabelece_forma_especial_de_acesso_ao_programa_de_bolsas_de_estudos_academicos_da_autarquia_educacional_do_belo_jardim__aeb_--_faculdade_do_belo_jardim_-_fbj_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1553/lei_municipal_no_3.797.2026_-__dispoe_sobre_a_criacao_do_programa_de_metodologias_ativas_para_o_curso_de_medicina_pela_autarquia_educacional_de_belo_jardim_---_faculdade_do_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1562/lei_municipal_no_3.798.2026_-_dispoe_sobre_a_denominacao_oficial_de_logradouro_publico_conhecido_como_avenida_julia_rodrigues_torres_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1593/lei_municipal_3799.2026_-_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1604/lei_municipal_3800.2026_-_denominacao_de_via_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1605/lei_municipal__3.801.2026_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_festival_de_arte_musica_cultura_e_gastronomia_do_sitio_rodrigues_reconhece_o_evento_como_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1635/lei_municipal_3802.2026_-_reconhece_e_atualiza_os_limites_da_avenida_coronel_antonio_marinho_no_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1648/lei_municipal_3803.2026_dispoe_sobre_a_autorizacao_para_pagamento_retroativo_de_adicional_por_tempo_de_servico_na_modalidade_quinquenio_aos_servidores_efetivos_do_poder_legislativo_municipal_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1649/lei_municipal__3804.2026_-autoriza_o_poder_executivo_abrir_ao_orcamento_municipal_credito_adicional_especial_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1650/lei_municipal__3805.2025_denomina_a_cozinha_comunitaria_do_loteamento_vila_bela_i_de_maria_de_lourdes_silva_santos_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1651/lei_municipal_3806.2026__institui_o_programa_trilhar_-_trajetorias_de_reconhecimento_e_incentivo_a_excelencia_na_educacao_municipal_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1652/lei_municipal__3807.2026_-_altera_dispositivos_da_lei_municipal_no_3704.2025_que_dispoe_sobre_a_criacao_do_conselho_municipal_de_juventude__comjuve_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1653/lei_municipal_3808.2026_-_dispoe_sobre_a_alteracao_da_denominacao_oficial_e_atualizacao_dos_enderecos_de_funcionamento_de_unidades_escolares_integrantes_da_rede_municipal_de_ensino_de_belo_jardim-pe.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1654/lei_municipal__3809.2026_altera_o_artigo_1o_da_lei_municipal_no_2.058_de_31_de_outubro_de_2013_modificando_o_mes_de_realizacao_da_semana_do_bebe_no_municipio_de_belo_jardim_estado_de_pernambuco_e_da_outras_pr.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1655/lei_3810.2026_-_dispoe_sobre_a_extincao_de_cargos_publicos_efetivos_vagos_integrantes_da_estrutura_administrativa_do_municipio_de_belo_jardim_cria_novos_cargos_publicos_efetivos..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1656/lei_municipal_3811.2026_-_dispoe_sobre_a_unificacao_dos_cargos_efetivos_de_agente_administrativo_integrantes_da_administracao_publica_municipal_direta_estabelece_estrutura_remuneratoria_unica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1683/lei_municipal_3.812.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1684/lei_municipal_3.813.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1685/lei_municipal_3.814.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1686/lei_municipal_3.815.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1687/lei_municipal_3.816.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1688/lei_municipal_3.817.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1695/lei_municipal_no_3819.2026_-__denomina_o_calcadao_situado_sob_o_paredao_da_barragem_do_bitury_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2026/1699/lei_municipal_3818.2026_-_estabelece_as_diretrizes_orcamentarias_para_o_exercicio_2027_-_ldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H252"/>
+  <dimension ref="A1:H292"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3491,5035 +3692,6075 @@
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
         <v>55</v>
       </c>
       <c r="D60" t="s">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>55</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H60" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>1623</v>
+        <v>1696</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>56</v>
       </c>
       <c r="D61" t="s">
+        <v>24</v>
+      </c>
+      <c r="E61" t="s">
+        <v>25</v>
+      </c>
+      <c r="F61" t="s">
+        <v>99</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="E61" t="s">
+      <c r="H61" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>1510</v>
+        <v>1689</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="D62" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="F62" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="H62" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>1591</v>
+        <v>1701</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>2</v>
+        <v>58</v>
       </c>
       <c r="D63" t="s">
+        <v>24</v>
+      </c>
+      <c r="E63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" t="s">
+        <v>55</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="E63" t="s">
+      <c r="H63" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1633</v>
+        <v>1700</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>3</v>
+        <v>59</v>
       </c>
       <c r="D64" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="F64" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="H64" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1660</v>
+        <v>1724</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="D65" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="F65" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="H65" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1672</v>
+        <v>1719</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="D66" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="F66" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="H66" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1677</v>
+        <v>1720</v>
       </c>
       <c r="B67">
         <v>2026</v>
       </c>
       <c r="C67">
-        <v>7</v>
+        <v>62</v>
       </c>
       <c r="D67" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="F67" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="H67" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>1678</v>
+        <v>1726</v>
       </c>
       <c r="B68">
         <v>2026</v>
       </c>
       <c r="C68">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="D68" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="E68" t="s">
-        <v>150</v>
+        <v>25</v>
       </c>
       <c r="F68" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="H68" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>1449</v>
+        <v>1623</v>
       </c>
       <c r="B69">
         <v>2026</v>
       </c>
       <c r="C69">
         <v>1</v>
       </c>
       <c r="D69" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="E69" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="F69" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="H69" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>1513</v>
+        <v>1510</v>
       </c>
       <c r="B70">
         <v>2026</v>
       </c>
       <c r="C70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D70" t="s">
+        <v>165</v>
+      </c>
+      <c r="E70" t="s">
         <v>166</v>
       </c>
-      <c r="E70" t="s">
+      <c r="F70" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="F70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>1525</v>
+        <v>1591</v>
       </c>
       <c r="B71">
         <v>2026</v>
       </c>
       <c r="C71">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D71" t="s">
+        <v>165</v>
+      </c>
+      <c r="E71" t="s">
         <v>166</v>
       </c>
-      <c r="E71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>55</v>
+        <v>169</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="H71" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>1586</v>
+        <v>1633</v>
       </c>
       <c r="B72">
         <v>2026</v>
       </c>
       <c r="C72">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D72" t="s">
+        <v>165</v>
+      </c>
+      <c r="E72" t="s">
         <v>166</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="H72" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>1587</v>
+        <v>1660</v>
       </c>
       <c r="B73">
         <v>2026</v>
       </c>
       <c r="C73">
         <v>5</v>
       </c>
       <c r="D73" t="s">
+        <v>165</v>
+      </c>
+      <c r="E73" t="s">
         <v>166</v>
       </c>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="H73" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>1588</v>
+        <v>1672</v>
       </c>
       <c r="B74">
         <v>2026</v>
       </c>
       <c r="C74">
         <v>6</v>
       </c>
       <c r="D74" t="s">
+        <v>165</v>
+      </c>
+      <c r="E74" t="s">
         <v>166</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="H74" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>1647</v>
+        <v>1677</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75">
         <v>7</v>
       </c>
       <c r="D75" t="s">
+        <v>165</v>
+      </c>
+      <c r="E75" t="s">
         <v>166</v>
       </c>
-      <c r="E75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="H75" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>1441</v>
+        <v>1678</v>
       </c>
       <c r="B76">
         <v>2026</v>
       </c>
       <c r="C76">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="E76" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="F76" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="H76" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>1442</v>
+        <v>1691</v>
       </c>
       <c r="B77">
         <v>2026</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D77" t="s">
+        <v>165</v>
+      </c>
+      <c r="E77" t="s">
+        <v>166</v>
+      </c>
+      <c r="F77" t="s">
         <v>182</v>
       </c>
-      <c r="E77" t="s">
+      <c r="G77" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>1443</v>
+        <v>1693</v>
       </c>
       <c r="B78">
         <v>2026</v>
       </c>
       <c r="C78">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="E78" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="F78" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H78" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="B79">
         <v>2026</v>
       </c>
       <c r="C79">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D79" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E79" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F79" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G79" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H79" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>1445</v>
+        <v>1513</v>
       </c>
       <c r="B80">
         <v>2026</v>
       </c>
       <c r="C80">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D80" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E80" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F80" t="s">
+        <v>55</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H80" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>1446</v>
+        <v>1525</v>
       </c>
       <c r="B81">
         <v>2026</v>
       </c>
       <c r="C81">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D81" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E81" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F81" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="H81" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>1447</v>
+        <v>1586</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D82" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E82" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F82" t="s">
-        <v>197</v>
+        <v>55</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H82" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>1478</v>
+        <v>1587</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D83" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E83" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F83" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="H83" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>1480</v>
+        <v>1588</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D84" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E84" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F84" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>11</v>
+        <v>199</v>
       </c>
       <c r="H84" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>1481</v>
+        <v>1647</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E85" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="F85" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="H85" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>1482</v>
+        <v>1441</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D86" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E86" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F86" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>11</v>
+        <v>205</v>
       </c>
       <c r="H86" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>1483</v>
+        <v>1442</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D87" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E87" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F87" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>11</v>
+        <v>207</v>
       </c>
       <c r="H87" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>1435</v>
+        <v>1443</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D88" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E88" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F88" t="s">
         <v>55</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="H88" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="D89" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E89" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F89" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H89" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>1464</v>
+        <v>1445</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90">
-        <v>22</v>
+        <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E90" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F90" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="H90" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>1465</v>
+        <v>1446</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="D91" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E91" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F91" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>11</v>
+        <v>216</v>
       </c>
       <c r="H91" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>1466</v>
+        <v>1447</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D92" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E92" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F92" t="s">
-        <v>50</v>
+        <v>218</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="H92" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E93" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F93" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>1468</v>
+        <v>1480</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="D94" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E94" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F94" t="s">
-        <v>192</v>
+        <v>99</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>1469</v>
+        <v>1481</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="D95" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E95" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F95" t="s">
-        <v>215</v>
+        <v>50</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H95" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>1462</v>
+        <v>1482</v>
       </c>
       <c r="B96">
         <v>2026</v>
       </c>
       <c r="C96">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D96" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E96" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F96" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>217</v>
+        <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>1458</v>
+        <v>1483</v>
       </c>
       <c r="B97">
         <v>2026</v>
       </c>
       <c r="C97">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D97" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E97" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F97" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="H97" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>1459</v>
+        <v>1435</v>
       </c>
       <c r="B98">
         <v>2026</v>
       </c>
       <c r="C98">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="D98" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E98" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F98" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="H98" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>1457</v>
+        <v>1438</v>
       </c>
       <c r="B99">
         <v>2026</v>
       </c>
       <c r="C99">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D99" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E99" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="H99" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>1490</v>
+        <v>1464</v>
       </c>
       <c r="B100">
         <v>2026</v>
       </c>
       <c r="C100">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D100" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E100" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F100" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H100" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>1491</v>
+        <v>1465</v>
       </c>
       <c r="B101">
         <v>2026</v>
       </c>
       <c r="C101">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D101" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E101" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F101" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H101" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>1492</v>
+        <v>1466</v>
       </c>
       <c r="B102">
         <v>2026</v>
       </c>
       <c r="C102">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D102" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E102" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F102" t="s">
-        <v>227</v>
+        <v>50</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H102" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>1493</v>
+        <v>1467</v>
       </c>
       <c r="B103">
         <v>2026</v>
       </c>
       <c r="C103">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D103" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E103" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F103" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H103" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>1494</v>
+        <v>1468</v>
       </c>
       <c r="B104">
         <v>2026</v>
       </c>
       <c r="C104">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D104" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E104" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F104" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H104" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>1495</v>
+        <v>1469</v>
       </c>
       <c r="B105">
         <v>2026</v>
       </c>
       <c r="C105">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D105" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E105" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F105" t="s">
-        <v>55</v>
+        <v>236</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H105" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>1497</v>
+        <v>1462</v>
       </c>
       <c r="B106">
         <v>2026</v>
       </c>
       <c r="C106">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D106" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E106" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F106" t="s">
         <v>99</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="H106" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>1498</v>
+        <v>1458</v>
       </c>
       <c r="B107">
         <v>2026</v>
       </c>
       <c r="C107">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D107" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E107" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F107" t="s">
-        <v>192</v>
+        <v>10</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H107" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>1505</v>
+        <v>1459</v>
       </c>
       <c r="B108">
         <v>2026</v>
       </c>
       <c r="C108">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D108" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E108" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F108" t="s">
-        <v>200</v>
+        <v>10</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="H108" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>1506</v>
+        <v>1457</v>
       </c>
       <c r="B109">
         <v>2026</v>
       </c>
       <c r="C109">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D109" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E109" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F109" t="s">
-        <v>192</v>
+        <v>15</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="H109" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>1507</v>
+        <v>1490</v>
       </c>
       <c r="B110">
         <v>2026</v>
       </c>
       <c r="C110">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D110" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E110" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F110" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>240</v>
+        <v>11</v>
       </c>
       <c r="H110" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>1508</v>
+        <v>1491</v>
       </c>
       <c r="B111">
         <v>2026</v>
       </c>
       <c r="C111">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D111" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E111" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F111" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>242</v>
+        <v>11</v>
       </c>
       <c r="H111" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>1509</v>
+        <v>1492</v>
       </c>
       <c r="B112">
         <v>2026</v>
       </c>
       <c r="C112">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D112" t="s">
+        <v>203</v>
+      </c>
+      <c r="E112" t="s">
+        <v>204</v>
+      </c>
+      <c r="F112" t="s">
         <v>182</v>
       </c>
-      <c r="E112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G112" s="1" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="H112" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>1516</v>
+        <v>1493</v>
       </c>
       <c r="B113">
         <v>2026</v>
       </c>
       <c r="C113">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D113" t="s">
+        <v>203</v>
+      </c>
+      <c r="E113" t="s">
+        <v>204</v>
+      </c>
+      <c r="F113" t="s">
         <v>182</v>
       </c>
-      <c r="E113" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G113" s="1" t="s">
-        <v>245</v>
+        <v>11</v>
       </c>
       <c r="H113" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>1517</v>
+        <v>1494</v>
       </c>
       <c r="B114">
         <v>2026</v>
       </c>
       <c r="C114">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D114" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E114" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F114" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="H114" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>1515</v>
+        <v>1495</v>
       </c>
       <c r="B115">
         <v>2026</v>
       </c>
       <c r="C115">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D115" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E115" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F115" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="H115" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>1512</v>
+        <v>1497</v>
       </c>
       <c r="B116">
         <v>2026</v>
       </c>
       <c r="C116">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D116" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E116" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F116" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H116" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>1542</v>
+        <v>1498</v>
       </c>
       <c r="B117">
         <v>2026</v>
       </c>
       <c r="C117">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="D117" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E117" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F117" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H117" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>1543</v>
+        <v>1505</v>
       </c>
       <c r="B118">
         <v>2026</v>
       </c>
       <c r="C118">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D118" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E118" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F118" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H118" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1546</v>
+        <v>1506</v>
       </c>
       <c r="B119">
         <v>2026</v>
       </c>
       <c r="C119">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D119" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E119" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F119" t="s">
-        <v>10</v>
+        <v>213</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H119" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1547</v>
+        <v>1507</v>
       </c>
       <c r="B120">
         <v>2026</v>
       </c>
       <c r="C120">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D120" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E120" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F120" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H120" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1549</v>
+        <v>1508</v>
       </c>
       <c r="B121">
         <v>2026</v>
       </c>
       <c r="C121">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="D121" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E121" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F121" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H121" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1514</v>
+        <v>1509</v>
       </c>
       <c r="B122">
         <v>2026</v>
       </c>
       <c r="C122">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D122" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E122" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F122" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G122" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H122" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="B123">
         <v>2026</v>
       </c>
       <c r="C123">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D123" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E123" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F123" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>265</v>
       </c>
       <c r="H123" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>1566</v>
+        <v>1517</v>
       </c>
       <c r="B124">
         <v>2026</v>
       </c>
       <c r="C124">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="D124" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E124" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F124" t="s">
-        <v>192</v>
+        <v>47</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>267</v>
       </c>
       <c r="H124" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>1564</v>
+        <v>1515</v>
       </c>
       <c r="B125">
         <v>2026</v>
       </c>
       <c r="C125">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="D125" t="s">
+        <v>203</v>
+      </c>
+      <c r="E125" t="s">
+        <v>204</v>
+      </c>
+      <c r="F125" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H125" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>1565</v>
+        <v>1512</v>
       </c>
       <c r="B126">
         <v>2026</v>
       </c>
       <c r="C126">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="D126" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E126" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F126" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>271</v>
       </c>
       <c r="H126" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>1563</v>
+        <v>1542</v>
       </c>
       <c r="B127">
         <v>2026</v>
       </c>
       <c r="C127">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="D127" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E127" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F127" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H127" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>1585</v>
+        <v>1543</v>
       </c>
       <c r="B128">
         <v>2026</v>
       </c>
       <c r="C128">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="D128" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E128" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F128" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>275</v>
       </c>
       <c r="H128" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>1589</v>
+        <v>1546</v>
       </c>
       <c r="B129">
         <v>2026</v>
       </c>
       <c r="C129">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D129" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E129" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F129" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>277</v>
       </c>
       <c r="H129" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>1590</v>
+        <v>1547</v>
       </c>
       <c r="B130">
         <v>2026</v>
       </c>
       <c r="C130">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="D130" t="s">
+        <v>203</v>
+      </c>
+      <c r="E130" t="s">
+        <v>204</v>
+      </c>
+      <c r="F130" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>279</v>
       </c>
       <c r="H130" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>1594</v>
+        <v>1549</v>
       </c>
       <c r="B131">
         <v>2026</v>
       </c>
       <c r="C131">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="D131" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E131" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F131" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>281</v>
       </c>
       <c r="H131" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>1595</v>
+        <v>1514</v>
       </c>
       <c r="B132">
         <v>2026</v>
       </c>
       <c r="C132">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="D132" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E132" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F132" t="s">
-        <v>192</v>
+        <v>99</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>283</v>
       </c>
       <c r="H132" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>1597</v>
+        <v>1511</v>
       </c>
       <c r="B133">
         <v>2026</v>
       </c>
       <c r="C133">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="D133" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E133" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F133" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H133" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>1599</v>
+        <v>1566</v>
       </c>
       <c r="B134">
         <v>2026</v>
       </c>
       <c r="C134">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="D134" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E134" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F134" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H134" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>1600</v>
+        <v>1564</v>
       </c>
       <c r="B135">
         <v>2026</v>
       </c>
       <c r="C135">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D135" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E135" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F135" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H135" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>1601</v>
+        <v>1565</v>
       </c>
       <c r="B136">
         <v>2026</v>
       </c>
       <c r="C136">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="D136" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E136" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F136" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H136" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>1602</v>
+        <v>1563</v>
       </c>
       <c r="B137">
         <v>2026</v>
       </c>
       <c r="C137">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D137" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E137" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F137" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H137" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>1614</v>
+        <v>1585</v>
       </c>
       <c r="B138">
         <v>2026</v>
       </c>
       <c r="C138">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D138" t="s">
+        <v>203</v>
+      </c>
+      <c r="E138" t="s">
+        <v>204</v>
+      </c>
+      <c r="F138" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H138" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>1615</v>
+        <v>1589</v>
       </c>
       <c r="B139">
         <v>2026</v>
       </c>
       <c r="C139">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D139" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E139" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F139" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H139" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>1616</v>
+        <v>1590</v>
       </c>
       <c r="B140">
         <v>2026</v>
       </c>
       <c r="C140">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="D140" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E140" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F140" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H140" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>1617</v>
+        <v>1594</v>
       </c>
       <c r="B141">
         <v>2026</v>
       </c>
       <c r="C141">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="D141" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E141" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F141" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H141" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>1618</v>
+        <v>1595</v>
       </c>
       <c r="B142">
         <v>2026</v>
       </c>
       <c r="C142">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D142" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E142" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F142" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H142" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>1619</v>
+        <v>1597</v>
       </c>
       <c r="B143">
         <v>2026</v>
       </c>
       <c r="C143">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="D143" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E143" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F143" t="s">
         <v>99</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H143" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>1620</v>
+        <v>1599</v>
       </c>
       <c r="B144">
         <v>2026</v>
       </c>
       <c r="C144">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="D144" t="s">
+        <v>203</v>
+      </c>
+      <c r="E144" t="s">
+        <v>204</v>
+      </c>
+      <c r="F144" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>307</v>
       </c>
       <c r="H144" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>1622</v>
+        <v>1600</v>
       </c>
       <c r="B145">
         <v>2026</v>
       </c>
       <c r="C145">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D145" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E145" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F145" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H145" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>1624</v>
+        <v>1601</v>
       </c>
       <c r="B146">
         <v>2026</v>
       </c>
       <c r="C146">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D146" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E146" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F146" t="s">
-        <v>227</v>
+        <v>55</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H146" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>1627</v>
+        <v>1602</v>
       </c>
       <c r="B147">
         <v>2026</v>
       </c>
       <c r="C147">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="D147" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E147" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F147" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H147" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>1630</v>
+        <v>1614</v>
       </c>
       <c r="B148">
         <v>2026</v>
       </c>
       <c r="C148">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="D148" t="s">
+        <v>203</v>
+      </c>
+      <c r="E148" t="s">
+        <v>204</v>
+      </c>
+      <c r="F148" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>227</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H148" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>1632</v>
+        <v>1615</v>
       </c>
       <c r="B149">
         <v>2026</v>
       </c>
       <c r="C149">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D149" t="s">
+        <v>203</v>
+      </c>
+      <c r="E149" t="s">
+        <v>204</v>
+      </c>
+      <c r="F149" t="s">
         <v>182</v>
       </c>
-      <c r="E149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G149" s="1" t="s">
-        <v>11</v>
+        <v>317</v>
       </c>
       <c r="H149" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>1637</v>
+        <v>1616</v>
       </c>
       <c r="B150">
         <v>2026</v>
       </c>
       <c r="C150">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="D150" t="s">
+        <v>203</v>
+      </c>
+      <c r="E150" t="s">
+        <v>204</v>
+      </c>
+      <c r="F150" t="s">
         <v>182</v>
       </c>
-      <c r="E150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G150" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H150" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>1640</v>
+        <v>1617</v>
       </c>
       <c r="B151">
         <v>2026</v>
       </c>
       <c r="C151">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="D151" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E151" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F151" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H151" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>1641</v>
+        <v>1618</v>
       </c>
       <c r="B152">
         <v>2026</v>
       </c>
       <c r="C152">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="D152" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E152" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F152" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H152" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>1642</v>
+        <v>1619</v>
       </c>
       <c r="B153">
         <v>2026</v>
       </c>
       <c r="C153">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D153" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E153" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F153" t="s">
-        <v>227</v>
+        <v>99</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H153" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>1645</v>
+        <v>1620</v>
       </c>
       <c r="B154">
         <v>2026</v>
       </c>
       <c r="C154">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D154" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E154" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F154" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H154" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>1646</v>
+        <v>1622</v>
       </c>
       <c r="B155">
         <v>2026</v>
       </c>
       <c r="C155">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D155" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E155" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F155" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H155" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>1658</v>
+        <v>1624</v>
       </c>
       <c r="B156">
         <v>2026</v>
       </c>
       <c r="C156">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="D156" t="s">
+        <v>203</v>
+      </c>
+      <c r="E156" t="s">
+        <v>204</v>
+      </c>
+      <c r="F156" t="s">
         <v>182</v>
       </c>
-      <c r="E156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G156" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H156" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>1659</v>
+        <v>1627</v>
       </c>
       <c r="B157">
         <v>2026</v>
       </c>
       <c r="C157">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="D157" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E157" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F157" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H157" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>1668</v>
+        <v>1630</v>
       </c>
       <c r="B158">
         <v>2026</v>
       </c>
       <c r="C158">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D158" t="s">
+        <v>203</v>
+      </c>
+      <c r="E158" t="s">
+        <v>204</v>
+      </c>
+      <c r="F158" t="s">
         <v>182</v>
       </c>
-      <c r="E158" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G158" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H158" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>1669</v>
+        <v>1632</v>
       </c>
       <c r="B159">
         <v>2026</v>
       </c>
       <c r="C159">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="D159" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E159" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>336</v>
+        <v>11</v>
       </c>
       <c r="H159" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>1670</v>
+        <v>1637</v>
       </c>
       <c r="B160">
         <v>2026</v>
       </c>
       <c r="C160">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="D160" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E160" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F160" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H160" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>1673</v>
+        <v>1640</v>
       </c>
       <c r="B161">
         <v>2026</v>
       </c>
       <c r="C161">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="D161" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="E161" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
       <c r="F161" t="s">
-        <v>200</v>
+        <v>99</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H161" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>1676</v>
+        <v>1641</v>
       </c>
       <c r="B162">
         <v>2026</v>
       </c>
       <c r="C162">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D162" t="s">
+        <v>203</v>
+      </c>
+      <c r="E162" t="s">
+        <v>204</v>
+      </c>
+      <c r="F162" t="s">
         <v>182</v>
       </c>
-      <c r="E162" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G162" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H162" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>1448</v>
+        <v>1642</v>
       </c>
       <c r="B163">
         <v>2026</v>
       </c>
       <c r="C163">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="D163" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E163" t="s">
+        <v>204</v>
+      </c>
+      <c r="F163" t="s">
+        <v>182</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="F163" t="s">
-[...2 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>1437</v>
+        <v>1645</v>
       </c>
       <c r="B164">
         <v>2026</v>
       </c>
       <c r="C164">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="D164" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E164" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F164" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G164" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H164" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>1440</v>
+        <v>1646</v>
       </c>
       <c r="B165">
         <v>2026</v>
       </c>
       <c r="C165">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="D165" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E165" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F165" t="s">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="G165" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H165" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>1470</v>
+        <v>1658</v>
       </c>
       <c r="B166">
         <v>2026</v>
       </c>
       <c r="C166">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="D166" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E166" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F166" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>11</v>
+        <v>350</v>
       </c>
       <c r="H166" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>1471</v>
+        <v>1659</v>
       </c>
       <c r="B167">
         <v>2026</v>
       </c>
       <c r="C167">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="D167" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E167" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F167" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>11</v>
+        <v>352</v>
       </c>
       <c r="H167" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>1472</v>
+        <v>1668</v>
       </c>
       <c r="B168">
         <v>2026</v>
       </c>
       <c r="C168">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="D168" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E168" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F168" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>11</v>
+        <v>354</v>
       </c>
       <c r="H168" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>1473</v>
+        <v>1669</v>
       </c>
       <c r="B169">
         <v>2026</v>
       </c>
       <c r="C169">
-        <v>8</v>
+        <v>94</v>
       </c>
       <c r="D169" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E169" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F169" t="s">
-        <v>99</v>
+        <v>182</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>11</v>
+        <v>356</v>
       </c>
       <c r="H169" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>1474</v>
+        <v>1670</v>
       </c>
       <c r="B170">
         <v>2026</v>
       </c>
       <c r="C170">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="D170" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E170" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F170" t="s">
-        <v>47</v>
+        <v>99</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>11</v>
+        <v>357</v>
       </c>
       <c r="H170" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>1496</v>
+        <v>1673</v>
       </c>
       <c r="B171">
         <v>2026</v>
       </c>
       <c r="C171">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D171" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E171" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F171" t="s">
-        <v>99</v>
+        <v>221</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="H171" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>1500</v>
+        <v>1676</v>
       </c>
       <c r="B172">
         <v>2026</v>
       </c>
       <c r="C172">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="D172" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E172" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F172" t="s">
-        <v>227</v>
+        <v>70</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H172" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>1535</v>
+        <v>1692</v>
       </c>
       <c r="B173">
         <v>2026</v>
       </c>
       <c r="C173">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="D173" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E173" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F173" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>11</v>
+        <v>363</v>
       </c>
       <c r="H173" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>1536</v>
+        <v>1697</v>
       </c>
       <c r="B174">
         <v>2026</v>
       </c>
       <c r="C174">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="D174" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E174" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F174" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>11</v>
+        <v>365</v>
       </c>
       <c r="H174" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>1629</v>
+        <v>1698</v>
       </c>
       <c r="B175">
         <v>2026</v>
       </c>
       <c r="C175">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D175" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E175" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F175" t="s">
-        <v>200</v>
+        <v>99</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="H175" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>1679</v>
+        <v>1722</v>
       </c>
       <c r="B176">
         <v>2026</v>
       </c>
       <c r="C176">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="D176" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="E176" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="F176" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>364</v>
+        <v>11</v>
       </c>
       <c r="H176" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>1451</v>
+        <v>1723</v>
       </c>
       <c r="B177">
         <v>2026</v>
       </c>
       <c r="C177">
-        <v>1</v>
+        <v>103</v>
       </c>
       <c r="D177" t="s">
-        <v>366</v>
+        <v>203</v>
       </c>
       <c r="E177" t="s">
-        <v>367</v>
+        <v>204</v>
       </c>
       <c r="F177" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H177" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>1452</v>
+        <v>1448</v>
       </c>
       <c r="B178">
         <v>2026</v>
       </c>
       <c r="C178">
         <v>2</v>
       </c>
       <c r="D178" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E178" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F178" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="H178" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>1453</v>
+        <v>1437</v>
       </c>
       <c r="B179">
         <v>2026</v>
       </c>
       <c r="C179">
         <v>3</v>
       </c>
       <c r="D179" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E179" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F179" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="H179" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>1454</v>
+        <v>1440</v>
       </c>
       <c r="B180">
         <v>2026</v>
       </c>
       <c r="C180">
         <v>4</v>
       </c>
       <c r="D180" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E180" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F180" t="s">
-        <v>134</v>
+        <v>10</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="H180" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>1455</v>
+        <v>1470</v>
       </c>
       <c r="B181">
         <v>2026</v>
       </c>
       <c r="C181">
         <v>5</v>
       </c>
       <c r="D181" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E181" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F181" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>376</v>
+        <v>11</v>
       </c>
       <c r="H181" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>1484</v>
+        <v>1471</v>
       </c>
       <c r="B182">
         <v>2026</v>
       </c>
       <c r="C182">
         <v>6</v>
       </c>
       <c r="D182" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E182" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F182" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H182" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>1501</v>
+        <v>1472</v>
       </c>
       <c r="B183">
         <v>2026</v>
       </c>
       <c r="C183">
         <v>7</v>
       </c>
       <c r="D183" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E183" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F183" t="s">
-        <v>50</v>
+        <v>218</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>379</v>
+        <v>11</v>
       </c>
       <c r="H183" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>1502</v>
+        <v>1473</v>
       </c>
       <c r="B184">
         <v>2026</v>
       </c>
       <c r="C184">
         <v>8</v>
       </c>
       <c r="D184" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E184" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F184" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>381</v>
+        <v>11</v>
       </c>
       <c r="H184" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>1526</v>
+        <v>1474</v>
       </c>
       <c r="B185">
         <v>2026</v>
       </c>
       <c r="C185">
         <v>9</v>
       </c>
       <c r="D185" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E185" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F185" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>383</v>
+        <v>11</v>
       </c>
       <c r="H185" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>1534</v>
+        <v>1496</v>
       </c>
       <c r="B186">
         <v>2026</v>
       </c>
       <c r="C186">
         <v>10</v>
       </c>
       <c r="D186" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E186" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F186" t="s">
-        <v>227</v>
+        <v>99</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>385</v>
       </c>
       <c r="H186" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>1548</v>
+        <v>1500</v>
       </c>
       <c r="B187">
         <v>2026</v>
       </c>
       <c r="C187">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E187" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F187" t="s">
-        <v>227</v>
+        <v>182</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>387</v>
       </c>
       <c r="H187" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>1574</v>
+        <v>1535</v>
       </c>
       <c r="B188">
         <v>2026</v>
       </c>
       <c r="C188">
         <v>12</v>
       </c>
       <c r="D188" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E188" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F188" t="s">
         <v>50</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H188" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>1575</v>
+        <v>1536</v>
       </c>
       <c r="B189">
         <v>2026</v>
       </c>
       <c r="C189">
         <v>13</v>
       </c>
       <c r="D189" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E189" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F189" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H189" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>1596</v>
+        <v>1629</v>
       </c>
       <c r="B190">
         <v>2026</v>
       </c>
       <c r="C190">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D190" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E190" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F190" t="s">
-        <v>192</v>
+        <v>221</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H190" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>1607</v>
+        <v>1679</v>
       </c>
       <c r="B191">
         <v>2026</v>
       </c>
       <c r="C191">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D191" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="E191" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="F191" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>11</v>
+        <v>393</v>
       </c>
       <c r="H191" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>1608</v>
+        <v>1451</v>
       </c>
       <c r="B192">
         <v>2026</v>
       </c>
       <c r="C192">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D192" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="E192" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="F192" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>11</v>
+        <v>397</v>
       </c>
       <c r="H192" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>1609</v>
+        <v>1452</v>
       </c>
       <c r="B193">
         <v>2026</v>
       </c>
       <c r="C193">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D193" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="E193" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="F193" t="s">
-        <v>227</v>
+        <v>41</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>11</v>
+        <v>399</v>
       </c>
       <c r="H193" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>1626</v>
+        <v>1453</v>
       </c>
       <c r="B194">
         <v>2026</v>
       </c>
       <c r="C194">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D194" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="E194" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="F194" t="s">
-        <v>215</v>
+        <v>41</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="H194" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>1450</v>
+        <v>1454</v>
       </c>
       <c r="B195">
         <v>2026</v>
       </c>
       <c r="C195">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D195" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E195" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F195" t="s">
-        <v>41</v>
+        <v>134</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>11</v>
+        <v>403</v>
       </c>
       <c r="H195" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>1485</v>
+        <v>1455</v>
       </c>
       <c r="B196">
         <v>2026</v>
       </c>
       <c r="C196">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D196" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E196" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F196" t="s">
-        <v>401</v>
+        <v>236</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>11</v>
+        <v>405</v>
       </c>
       <c r="H196" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>1486</v>
+        <v>1484</v>
       </c>
       <c r="B197">
         <v>2026</v>
       </c>
       <c r="C197">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D197" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E197" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F197" t="s">
-        <v>197</v>
+        <v>41</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H197" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>1487</v>
+        <v>1501</v>
       </c>
       <c r="B198">
         <v>2026</v>
       </c>
       <c r="C198">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D198" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E198" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F198" t="s">
-        <v>197</v>
+        <v>50</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="H198" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>1488</v>
+        <v>1502</v>
       </c>
       <c r="B199">
         <v>2026</v>
       </c>
       <c r="C199">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D199" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E199" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F199" t="s">
-        <v>197</v>
+        <v>236</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>11</v>
+        <v>410</v>
       </c>
       <c r="H199" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>1489</v>
+        <v>1526</v>
       </c>
       <c r="B200">
         <v>2026</v>
       </c>
       <c r="C200">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D200" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E200" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F200" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>11</v>
+        <v>412</v>
       </c>
       <c r="H200" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>1518</v>
+        <v>1534</v>
       </c>
       <c r="B201">
         <v>2026</v>
       </c>
       <c r="C201">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D201" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E201" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F201" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="H201" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>1550</v>
+        <v>1548</v>
       </c>
       <c r="B202">
         <v>2026</v>
       </c>
       <c r="C202">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E202" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F202" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="H202" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B203">
         <v>2026</v>
       </c>
       <c r="C203">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D203" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E203" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F203" t="s">
-        <v>411</v>
+        <v>50</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H203" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>1576</v>
+        <v>1575</v>
       </c>
       <c r="B204">
         <v>2026</v>
       </c>
       <c r="C204">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E204" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F204" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H204" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>1577</v>
+        <v>1596</v>
       </c>
       <c r="B205">
         <v>2026</v>
       </c>
       <c r="C205">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D205" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E205" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F205" t="s">
-        <v>411</v>
+        <v>213</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>11</v>
+        <v>420</v>
       </c>
       <c r="H205" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>1578</v>
+        <v>1607</v>
       </c>
       <c r="B206">
         <v>2026</v>
       </c>
       <c r="C206">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D206" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E206" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F206" t="s">
         <v>50</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H206" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>1579</v>
+        <v>1608</v>
       </c>
       <c r="B207">
         <v>2026</v>
       </c>
       <c r="C207">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D207" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E207" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F207" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H207" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>1610</v>
+        <v>1609</v>
       </c>
       <c r="B208">
         <v>2026</v>
       </c>
       <c r="C208">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D208" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E208" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F208" t="s">
-        <v>411</v>
+        <v>182</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H208" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>1611</v>
+        <v>1626</v>
       </c>
       <c r="B209">
         <v>2026</v>
       </c>
       <c r="C209">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D209" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E209" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F209" t="s">
-        <v>50</v>
+        <v>236</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>11</v>
+        <v>425</v>
       </c>
       <c r="H209" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>1625</v>
+        <v>1705</v>
       </c>
       <c r="B210">
         <v>2026</v>
       </c>
       <c r="C210">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D210" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E210" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F210" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>419</v>
+        <v>11</v>
       </c>
       <c r="H210" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>1667</v>
+        <v>1708</v>
       </c>
       <c r="B211">
         <v>2026</v>
       </c>
       <c r="C211">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D211" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E211" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F211" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>421</v>
+        <v>11</v>
       </c>
       <c r="H211" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>1674</v>
+        <v>1709</v>
       </c>
       <c r="B212">
         <v>2026</v>
       </c>
       <c r="C212">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D212" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E212" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F212" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>423</v>
+        <v>11</v>
       </c>
       <c r="H212" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>1675</v>
+        <v>1714</v>
       </c>
       <c r="B213">
         <v>2026</v>
       </c>
       <c r="C213">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D213" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E213" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F213" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>425</v>
+        <v>11</v>
       </c>
       <c r="H213" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>1479</v>
+        <v>1725</v>
       </c>
       <c r="B214">
         <v>2026</v>
       </c>
       <c r="C214">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D214" t="s">
-        <v>427</v>
+        <v>395</v>
       </c>
       <c r="E214" t="s">
-        <v>428</v>
+        <v>396</v>
       </c>
       <c r="F214" t="s">
         <v>55</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>11</v>
+        <v>431</v>
       </c>
       <c r="H214" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>1417</v>
+        <v>1450</v>
       </c>
       <c r="B215">
         <v>2026</v>
       </c>
       <c r="C215">
-        <v>1367</v>
+        <v>1</v>
       </c>
       <c r="D215" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E215" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F215" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H215" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
-        <v>1422</v>
+        <v>1485</v>
       </c>
       <c r="B216">
         <v>2026</v>
       </c>
       <c r="C216">
-        <v>3770</v>
+        <v>2</v>
       </c>
       <c r="D216" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E216" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F216" t="s">
-        <v>26</v>
+        <v>436</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>433</v>
+        <v>11</v>
       </c>
       <c r="H216" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
-        <v>1460</v>
+        <v>1486</v>
       </c>
       <c r="B217">
         <v>2026</v>
       </c>
       <c r="C217">
-        <v>3776</v>
+        <v>3</v>
       </c>
       <c r="D217" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E217" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F217" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>435</v>
+        <v>11</v>
       </c>
       <c r="H217" t="s">
-        <v>40</v>
+        <v>438</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
-        <v>1461</v>
+        <v>1487</v>
       </c>
       <c r="B218">
         <v>2026</v>
       </c>
       <c r="C218">
-        <v>3777</v>
+        <v>4</v>
       </c>
       <c r="D218" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E218" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F218" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>436</v>
+        <v>11</v>
       </c>
       <c r="H218" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
-        <v>1504</v>
+        <v>1488</v>
       </c>
       <c r="B219">
         <v>2026</v>
       </c>
       <c r="C219">
-        <v>3778</v>
+        <v>5</v>
       </c>
       <c r="D219" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E219" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F219" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="H219" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
-        <v>1519</v>
+        <v>1489</v>
       </c>
       <c r="B220">
         <v>2026</v>
       </c>
       <c r="C220">
-        <v>3779</v>
+        <v>6</v>
       </c>
       <c r="D220" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E220" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F220" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>440</v>
+        <v>11</v>
       </c>
       <c r="H220" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
-        <v>1520</v>
+        <v>1518</v>
       </c>
       <c r="B221">
         <v>2026</v>
       </c>
       <c r="C221">
-        <v>3780</v>
+        <v>7</v>
       </c>
       <c r="D221" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E221" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F221" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H221" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
-        <v>1521</v>
+        <v>1550</v>
       </c>
       <c r="B222">
         <v>2026</v>
       </c>
       <c r="C222">
-        <v>3781</v>
+        <v>8</v>
       </c>
       <c r="D222" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E222" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F222" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>444</v>
       </c>
       <c r="H222" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
-        <v>1533</v>
+        <v>1573</v>
       </c>
       <c r="B223">
         <v>2026</v>
       </c>
       <c r="C223">
-        <v>3782</v>
+        <v>9</v>
       </c>
       <c r="D223" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E223" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F223" t="s">
-        <v>26</v>
+        <v>446</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>446</v>
+        <v>11</v>
       </c>
       <c r="H223" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
-        <v>1531</v>
+        <v>1576</v>
       </c>
       <c r="B224">
         <v>2026</v>
       </c>
       <c r="C224">
-        <v>3783</v>
+        <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E224" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F224" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G224" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H224" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
-        <v>1529</v>
+        <v>1577</v>
       </c>
       <c r="B225">
         <v>2026</v>
       </c>
       <c r="C225">
-        <v>3784</v>
+        <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E225" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F225" t="s">
-        <v>26</v>
+        <v>446</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>450</v>
+        <v>11</v>
       </c>
       <c r="H225" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
-        <v>1530</v>
+        <v>1578</v>
       </c>
       <c r="B226">
         <v>2026</v>
       </c>
       <c r="C226">
-        <v>3785</v>
+        <v>12</v>
       </c>
       <c r="D226" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E226" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F226" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>452</v>
+        <v>11</v>
       </c>
       <c r="H226" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
-        <v>1532</v>
+        <v>1579</v>
       </c>
       <c r="B227">
         <v>2026</v>
       </c>
       <c r="C227">
-        <v>3786</v>
+        <v>13</v>
       </c>
       <c r="D227" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E227" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F227" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>454</v>
+        <v>11</v>
       </c>
       <c r="H227" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
-        <v>1540</v>
+        <v>1610</v>
       </c>
       <c r="B228">
         <v>2026</v>
       </c>
       <c r="C228">
-        <v>3787</v>
+        <v>14</v>
       </c>
       <c r="D228" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E228" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F228" t="s">
-        <v>26</v>
+        <v>446</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>455</v>
+        <v>11</v>
       </c>
       <c r="H228" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
-        <v>1541</v>
+        <v>1611</v>
       </c>
       <c r="B229">
         <v>2026</v>
       </c>
       <c r="C229">
-        <v>3788</v>
+        <v>15</v>
       </c>
       <c r="D229" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E229" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F229" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>457</v>
+        <v>11</v>
       </c>
       <c r="H229" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
-        <v>1555</v>
+        <v>1625</v>
       </c>
       <c r="B230">
         <v>2026</v>
       </c>
       <c r="C230">
-        <v>3789</v>
+        <v>16</v>
       </c>
       <c r="D230" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E230" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F230" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="H230" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
-        <v>1554</v>
+        <v>1667</v>
       </c>
       <c r="B231">
         <v>2026</v>
       </c>
       <c r="C231">
-        <v>3790</v>
+        <v>17</v>
       </c>
       <c r="D231" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E231" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F231" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="H231" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
-        <v>1556</v>
+        <v>1674</v>
       </c>
       <c r="B232">
         <v>2026</v>
       </c>
       <c r="C232">
-        <v>3791</v>
+        <v>18</v>
       </c>
       <c r="D232" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E232" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F232" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="H232" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
-        <v>1557</v>
+        <v>1675</v>
       </c>
       <c r="B233">
         <v>2026</v>
       </c>
       <c r="C233">
-        <v>3792</v>
+        <v>19</v>
       </c>
       <c r="D233" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E233" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F233" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="H233" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
-        <v>1558</v>
+        <v>1680</v>
       </c>
       <c r="B234">
         <v>2026</v>
       </c>
       <c r="C234">
-        <v>3793</v>
+        <v>20</v>
       </c>
       <c r="D234" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E234" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F234" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="H234" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
-        <v>1559</v>
+        <v>1681</v>
       </c>
       <c r="B235">
         <v>2026</v>
       </c>
       <c r="C235">
-        <v>3794</v>
+        <v>21</v>
       </c>
       <c r="D235" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E235" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F235" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="H235" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
-        <v>1560</v>
+        <v>1682</v>
       </c>
       <c r="B236">
         <v>2026</v>
       </c>
       <c r="C236">
-        <v>3795</v>
+        <v>22</v>
       </c>
       <c r="D236" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E236" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F236" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="H236" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
-        <v>1561</v>
+        <v>1703</v>
       </c>
       <c r="B237">
         <v>2026</v>
       </c>
       <c r="C237">
-        <v>3796</v>
+        <v>23</v>
       </c>
       <c r="D237" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E237" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F237" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>473</v>
+        <v>11</v>
       </c>
       <c r="H237" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
-        <v>1553</v>
+        <v>1704</v>
       </c>
       <c r="B238">
         <v>2026</v>
       </c>
       <c r="C238">
-        <v>3797</v>
+        <v>24</v>
       </c>
       <c r="D238" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E238" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F238" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>475</v>
+        <v>11</v>
       </c>
       <c r="H238" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
-        <v>1562</v>
+        <v>1706</v>
       </c>
       <c r="B239">
         <v>2026</v>
       </c>
       <c r="C239">
-        <v>3798</v>
+        <v>25</v>
       </c>
       <c r="D239" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E239" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F239" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>477</v>
+        <v>11</v>
       </c>
       <c r="H239" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
-        <v>1593</v>
+        <v>1707</v>
       </c>
       <c r="B240">
         <v>2026</v>
       </c>
       <c r="C240">
-        <v>3799</v>
+        <v>26</v>
       </c>
       <c r="D240" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E240" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F240" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>479</v>
+        <v>11</v>
       </c>
       <c r="H240" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
-        <v>1604</v>
+        <v>1710</v>
       </c>
       <c r="B241">
         <v>2026</v>
       </c>
       <c r="C241">
-        <v>3800</v>
+        <v>27</v>
       </c>
       <c r="D241" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E241" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F241" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>481</v>
+        <v>11</v>
       </c>
       <c r="H241" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
-        <v>1605</v>
+        <v>1712</v>
       </c>
       <c r="B242">
         <v>2026</v>
       </c>
       <c r="C242">
-        <v>3801</v>
+        <v>28</v>
       </c>
       <c r="D242" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E242" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F242" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>483</v>
+        <v>11</v>
       </c>
       <c r="H242" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
-        <v>1635</v>
+        <v>1713</v>
       </c>
       <c r="B243">
         <v>2026</v>
       </c>
       <c r="C243">
-        <v>3802</v>
+        <v>29</v>
       </c>
       <c r="D243" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E243" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F243" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>485</v>
+        <v>11</v>
       </c>
       <c r="H243" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
-        <v>1648</v>
+        <v>1717</v>
       </c>
       <c r="B244">
         <v>2026</v>
       </c>
       <c r="C244">
-        <v>3803</v>
+        <v>30</v>
       </c>
       <c r="D244" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E244" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F244" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>487</v>
+        <v>11</v>
       </c>
       <c r="H244" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
-        <v>1649</v>
+        <v>1718</v>
       </c>
       <c r="B245">
         <v>2026</v>
       </c>
       <c r="C245">
-        <v>3804</v>
+        <v>31</v>
       </c>
       <c r="D245" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E245" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="F245" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>489</v>
+        <v>11</v>
       </c>
       <c r="H245" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
-        <v>1650</v>
+        <v>1479</v>
       </c>
       <c r="B246">
         <v>2026</v>
       </c>
       <c r="C246">
-        <v>3805</v>
+        <v>1</v>
       </c>
       <c r="D246" t="s">
-        <v>430</v>
+        <v>477</v>
       </c>
       <c r="E246" t="s">
-        <v>431</v>
+        <v>478</v>
       </c>
       <c r="F246" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>491</v>
+        <v>11</v>
       </c>
       <c r="H246" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
-        <v>1651</v>
+        <v>1417</v>
       </c>
       <c r="B247">
         <v>2026</v>
       </c>
       <c r="C247">
-        <v>3806</v>
+        <v>1367</v>
       </c>
       <c r="D247" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="E247" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
       <c r="F247" t="s">
         <v>26</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>493</v>
+        <v>11</v>
       </c>
       <c r="H247" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
-        <v>1652</v>
+        <v>1422</v>
       </c>
       <c r="B248">
         <v>2026</v>
       </c>
       <c r="C248">
-        <v>3807</v>
+        <v>3770</v>
       </c>
       <c r="D248" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="E248" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
       <c r="F248" t="s">
         <v>26</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="H248" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
-        <v>1653</v>
+        <v>1460</v>
       </c>
       <c r="B249">
         <v>2026</v>
       </c>
       <c r="C249">
-        <v>3808</v>
+        <v>3776</v>
       </c>
       <c r="D249" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="E249" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
       <c r="F249" t="s">
         <v>26</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="H249" t="s">
-        <v>498</v>
+        <v>40</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
-        <v>1654</v>
+        <v>1461</v>
       </c>
       <c r="B250">
         <v>2026</v>
       </c>
       <c r="C250">
-        <v>3809</v>
+        <v>3777</v>
       </c>
       <c r="D250" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="E250" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
       <c r="F250" t="s">
         <v>26</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>499</v>
+        <v>486</v>
       </c>
       <c r="H250" t="s">
-        <v>500</v>
+        <v>487</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
-        <v>1655</v>
+        <v>1504</v>
       </c>
       <c r="B251">
         <v>2026</v>
       </c>
       <c r="C251">
-        <v>3810</v>
+        <v>3778</v>
       </c>
       <c r="D251" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="E251" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
       <c r="F251" t="s">
         <v>26</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="H251" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
-        <v>1656</v>
+        <v>1519</v>
       </c>
       <c r="B252">
         <v>2026</v>
       </c>
       <c r="C252">
-        <v>3811</v>
+        <v>3779</v>
       </c>
       <c r="D252" t="s">
-        <v>430</v>
+        <v>480</v>
       </c>
       <c r="E252" t="s">
-        <v>431</v>
+        <v>481</v>
       </c>
       <c r="F252" t="s">
         <v>26</v>
       </c>
       <c r="G252" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H252" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>1520</v>
+      </c>
+      <c r="B253">
+        <v>2026</v>
+      </c>
+      <c r="C253">
+        <v>3780</v>
+      </c>
+      <c r="D253" t="s">
+        <v>480</v>
+      </c>
+      <c r="E253" t="s">
+        <v>481</v>
+      </c>
+      <c r="F253" t="s">
+        <v>26</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H253" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>1521</v>
+      </c>
+      <c r="B254">
+        <v>2026</v>
+      </c>
+      <c r="C254">
+        <v>3781</v>
+      </c>
+      <c r="D254" t="s">
+        <v>480</v>
+      </c>
+      <c r="E254" t="s">
+        <v>481</v>
+      </c>
+      <c r="F254" t="s">
+        <v>26</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H254" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>1533</v>
+      </c>
+      <c r="B255">
+        <v>2026</v>
+      </c>
+      <c r="C255">
+        <v>3782</v>
+      </c>
+      <c r="D255" t="s">
+        <v>480</v>
+      </c>
+      <c r="E255" t="s">
+        <v>481</v>
+      </c>
+      <c r="F255" t="s">
+        <v>26</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H255" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>1531</v>
+      </c>
+      <c r="B256">
+        <v>2026</v>
+      </c>
+      <c r="C256">
+        <v>3783</v>
+      </c>
+      <c r="D256" t="s">
+        <v>480</v>
+      </c>
+      <c r="E256" t="s">
+        <v>481</v>
+      </c>
+      <c r="F256" t="s">
+        <v>26</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H256" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>1529</v>
+      </c>
+      <c r="B257">
+        <v>2026</v>
+      </c>
+      <c r="C257">
+        <v>3784</v>
+      </c>
+      <c r="D257" t="s">
+        <v>480</v>
+      </c>
+      <c r="E257" t="s">
+        <v>481</v>
+      </c>
+      <c r="F257" t="s">
+        <v>26</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H257" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>1530</v>
+      </c>
+      <c r="B258">
+        <v>2026</v>
+      </c>
+      <c r="C258">
+        <v>3785</v>
+      </c>
+      <c r="D258" t="s">
+        <v>480</v>
+      </c>
+      <c r="E258" t="s">
+        <v>481</v>
+      </c>
+      <c r="F258" t="s">
+        <v>26</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H258" t="s">
         <v>503</v>
       </c>
-      <c r="H252" t="s">
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>1532</v>
+      </c>
+      <c r="B259">
+        <v>2026</v>
+      </c>
+      <c r="C259">
+        <v>3786</v>
+      </c>
+      <c r="D259" t="s">
+        <v>480</v>
+      </c>
+      <c r="E259" t="s">
+        <v>481</v>
+      </c>
+      <c r="F259" t="s">
+        <v>26</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>504</v>
+      </c>
+      <c r="H259" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>1540</v>
+      </c>
+      <c r="B260">
+        <v>2026</v>
+      </c>
+      <c r="C260">
+        <v>3787</v>
+      </c>
+      <c r="D260" t="s">
+        <v>480</v>
+      </c>
+      <c r="E260" t="s">
+        <v>481</v>
+      </c>
+      <c r="F260" t="s">
+        <v>26</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H260" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>1541</v>
+      </c>
+      <c r="B261">
+        <v>2026</v>
+      </c>
+      <c r="C261">
+        <v>3788</v>
+      </c>
+      <c r="D261" t="s">
+        <v>480</v>
+      </c>
+      <c r="E261" t="s">
+        <v>481</v>
+      </c>
+      <c r="F261" t="s">
+        <v>15</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H261" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>1555</v>
+      </c>
+      <c r="B262">
+        <v>2026</v>
+      </c>
+      <c r="C262">
+        <v>3789</v>
+      </c>
+      <c r="D262" t="s">
+        <v>480</v>
+      </c>
+      <c r="E262" t="s">
+        <v>481</v>
+      </c>
+      <c r="F262" t="s">
+        <v>26</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H262" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>1554</v>
+      </c>
+      <c r="B263">
+        <v>2026</v>
+      </c>
+      <c r="C263">
+        <v>3790</v>
+      </c>
+      <c r="D263" t="s">
+        <v>480</v>
+      </c>
+      <c r="E263" t="s">
+        <v>481</v>
+      </c>
+      <c r="F263" t="s">
+        <v>26</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H263" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>1556</v>
+      </c>
+      <c r="B264">
+        <v>2026</v>
+      </c>
+      <c r="C264">
+        <v>3791</v>
+      </c>
+      <c r="D264" t="s">
+        <v>480</v>
+      </c>
+      <c r="E264" t="s">
+        <v>481</v>
+      </c>
+      <c r="F264" t="s">
+        <v>26</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H264" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>1557</v>
+      </c>
+      <c r="B265">
+        <v>2026</v>
+      </c>
+      <c r="C265">
+        <v>3792</v>
+      </c>
+      <c r="D265" t="s">
+        <v>480</v>
+      </c>
+      <c r="E265" t="s">
+        <v>481</v>
+      </c>
+      <c r="F265" t="s">
+        <v>26</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H265" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>1558</v>
+      </c>
+      <c r="B266">
+        <v>2026</v>
+      </c>
+      <c r="C266">
+        <v>3793</v>
+      </c>
+      <c r="D266" t="s">
+        <v>480</v>
+      </c>
+      <c r="E266" t="s">
+        <v>481</v>
+      </c>
+      <c r="F266" t="s">
+        <v>26</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H266" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>1559</v>
+      </c>
+      <c r="B267">
+        <v>2026</v>
+      </c>
+      <c r="C267">
+        <v>3794</v>
+      </c>
+      <c r="D267" t="s">
+        <v>480</v>
+      </c>
+      <c r="E267" t="s">
+        <v>481</v>
+      </c>
+      <c r="F267" t="s">
+        <v>26</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H267" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>1560</v>
+      </c>
+      <c r="B268">
+        <v>2026</v>
+      </c>
+      <c r="C268">
+        <v>3795</v>
+      </c>
+      <c r="D268" t="s">
+        <v>480</v>
+      </c>
+      <c r="E268" t="s">
+        <v>481</v>
+      </c>
+      <c r="F268" t="s">
+        <v>26</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H268" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>1561</v>
+      </c>
+      <c r="B269">
+        <v>2026</v>
+      </c>
+      <c r="C269">
+        <v>3796</v>
+      </c>
+      <c r="D269" t="s">
+        <v>480</v>
+      </c>
+      <c r="E269" t="s">
+        <v>481</v>
+      </c>
+      <c r="F269" t="s">
+        <v>26</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H269" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>1553</v>
+      </c>
+      <c r="B270">
+        <v>2026</v>
+      </c>
+      <c r="C270">
+        <v>3797</v>
+      </c>
+      <c r="D270" t="s">
+        <v>480</v>
+      </c>
+      <c r="E270" t="s">
+        <v>481</v>
+      </c>
+      <c r="F270" t="s">
+        <v>26</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H270" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>1562</v>
+      </c>
+      <c r="B271">
+        <v>2026</v>
+      </c>
+      <c r="C271">
+        <v>3798</v>
+      </c>
+      <c r="D271" t="s">
+        <v>480</v>
+      </c>
+      <c r="E271" t="s">
+        <v>481</v>
+      </c>
+      <c r="F271" t="s">
+        <v>26</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H271" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>1593</v>
+      </c>
+      <c r="B272">
+        <v>2026</v>
+      </c>
+      <c r="C272">
+        <v>3799</v>
+      </c>
+      <c r="D272" t="s">
+        <v>480</v>
+      </c>
+      <c r="E272" t="s">
+        <v>481</v>
+      </c>
+      <c r="F272" t="s">
+        <v>26</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H272" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>1604</v>
+      </c>
+      <c r="B273">
+        <v>2026</v>
+      </c>
+      <c r="C273">
+        <v>3800</v>
+      </c>
+      <c r="D273" t="s">
+        <v>480</v>
+      </c>
+      <c r="E273" t="s">
+        <v>481</v>
+      </c>
+      <c r="F273" t="s">
+        <v>26</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H273" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>1605</v>
+      </c>
+      <c r="B274">
+        <v>2026</v>
+      </c>
+      <c r="C274">
+        <v>3801</v>
+      </c>
+      <c r="D274" t="s">
+        <v>480</v>
+      </c>
+      <c r="E274" t="s">
+        <v>481</v>
+      </c>
+      <c r="F274" t="s">
+        <v>26</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H274" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>1635</v>
+      </c>
+      <c r="B275">
+        <v>2026</v>
+      </c>
+      <c r="C275">
+        <v>3802</v>
+      </c>
+      <c r="D275" t="s">
+        <v>480</v>
+      </c>
+      <c r="E275" t="s">
+        <v>481</v>
+      </c>
+      <c r="F275" t="s">
+        <v>26</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H275" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>1648</v>
+      </c>
+      <c r="B276">
+        <v>2026</v>
+      </c>
+      <c r="C276">
+        <v>3803</v>
+      </c>
+      <c r="D276" t="s">
+        <v>480</v>
+      </c>
+      <c r="E276" t="s">
+        <v>481</v>
+      </c>
+      <c r="F276" t="s">
+        <v>26</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H276" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>1649</v>
+      </c>
+      <c r="B277">
+        <v>2026</v>
+      </c>
+      <c r="C277">
+        <v>3804</v>
+      </c>
+      <c r="D277" t="s">
+        <v>480</v>
+      </c>
+      <c r="E277" t="s">
+        <v>481</v>
+      </c>
+      <c r="F277" t="s">
+        <v>26</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H277" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>1650</v>
+      </c>
+      <c r="B278">
+        <v>2026</v>
+      </c>
+      <c r="C278">
+        <v>3805</v>
+      </c>
+      <c r="D278" t="s">
+        <v>480</v>
+      </c>
+      <c r="E278" t="s">
+        <v>481</v>
+      </c>
+      <c r="F278" t="s">
+        <v>26</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H278" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>1651</v>
+      </c>
+      <c r="B279">
+        <v>2026</v>
+      </c>
+      <c r="C279">
+        <v>3806</v>
+      </c>
+      <c r="D279" t="s">
+        <v>480</v>
+      </c>
+      <c r="E279" t="s">
+        <v>481</v>
+      </c>
+      <c r="F279" t="s">
+        <v>26</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H279" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>1652</v>
+      </c>
+      <c r="B280">
+        <v>2026</v>
+      </c>
+      <c r="C280">
+        <v>3807</v>
+      </c>
+      <c r="D280" t="s">
+        <v>480</v>
+      </c>
+      <c r="E280" t="s">
+        <v>481</v>
+      </c>
+      <c r="F280" t="s">
+        <v>26</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H280" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>1653</v>
+      </c>
+      <c r="B281">
+        <v>2026</v>
+      </c>
+      <c r="C281">
+        <v>3808</v>
+      </c>
+      <c r="D281" t="s">
+        <v>480</v>
+      </c>
+      <c r="E281" t="s">
+        <v>481</v>
+      </c>
+      <c r="F281" t="s">
+        <v>26</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H281" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>1654</v>
+      </c>
+      <c r="B282">
+        <v>2026</v>
+      </c>
+      <c r="C282">
+        <v>3809</v>
+      </c>
+      <c r="D282" t="s">
+        <v>480</v>
+      </c>
+      <c r="E282" t="s">
+        <v>481</v>
+      </c>
+      <c r="F282" t="s">
+        <v>26</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H282" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>1655</v>
+      </c>
+      <c r="B283">
+        <v>2026</v>
+      </c>
+      <c r="C283">
+        <v>3810</v>
+      </c>
+      <c r="D283" t="s">
+        <v>480</v>
+      </c>
+      <c r="E283" t="s">
+        <v>481</v>
+      </c>
+      <c r="F283" t="s">
+        <v>26</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H283" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>1656</v>
+      </c>
+      <c r="B284">
+        <v>2026</v>
+      </c>
+      <c r="C284">
+        <v>3811</v>
+      </c>
+      <c r="D284" t="s">
+        <v>480</v>
+      </c>
+      <c r="E284" t="s">
+        <v>481</v>
+      </c>
+      <c r="F284" t="s">
+        <v>26</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H284" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>1683</v>
+      </c>
+      <c r="B285">
+        <v>2026</v>
+      </c>
+      <c r="C285">
+        <v>3812</v>
+      </c>
+      <c r="D285" t="s">
+        <v>480</v>
+      </c>
+      <c r="E285" t="s">
+        <v>481</v>
+      </c>
+      <c r="F285" t="s">
+        <v>26</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H285" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>1684</v>
+      </c>
+      <c r="B286">
+        <v>2026</v>
+      </c>
+      <c r="C286">
+        <v>3813</v>
+      </c>
+      <c r="D286" t="s">
+        <v>480</v>
+      </c>
+      <c r="E286" t="s">
+        <v>481</v>
+      </c>
+      <c r="F286" t="s">
+        <v>26</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H286" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>1685</v>
+      </c>
+      <c r="B287">
+        <v>2026</v>
+      </c>
+      <c r="C287">
+        <v>3814</v>
+      </c>
+      <c r="D287" t="s">
+        <v>480</v>
+      </c>
+      <c r="E287" t="s">
+        <v>481</v>
+      </c>
+      <c r="F287" t="s">
+        <v>26</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H287" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>1686</v>
+      </c>
+      <c r="B288">
+        <v>2026</v>
+      </c>
+      <c r="C288">
+        <v>3815</v>
+      </c>
+      <c r="D288" t="s">
+        <v>480</v>
+      </c>
+      <c r="E288" t="s">
+        <v>481</v>
+      </c>
+      <c r="F288" t="s">
+        <v>26</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H288" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>1687</v>
+      </c>
+      <c r="B289">
+        <v>2026</v>
+      </c>
+      <c r="C289">
+        <v>3816</v>
+      </c>
+      <c r="D289" t="s">
+        <v>480</v>
+      </c>
+      <c r="E289" t="s">
+        <v>481</v>
+      </c>
+      <c r="F289" t="s">
+        <v>26</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H289" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>1688</v>
+      </c>
+      <c r="B290">
+        <v>2026</v>
+      </c>
+      <c r="C290">
+        <v>3817</v>
+      </c>
+      <c r="D290" t="s">
+        <v>480</v>
+      </c>
+      <c r="E290" t="s">
+        <v>481</v>
+      </c>
+      <c r="F290" t="s">
+        <v>26</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H290" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>1695</v>
+      </c>
+      <c r="B291">
+        <v>2026</v>
+      </c>
+      <c r="C291">
+        <v>3819</v>
+      </c>
+      <c r="D291" t="s">
+        <v>480</v>
+      </c>
+      <c r="E291" t="s">
+        <v>481</v>
+      </c>
+      <c r="F291" t="s">
+        <v>26</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H291" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>1699</v>
+      </c>
+      <c r="B292">
+        <v>2026</v>
+      </c>
+      <c r="C292">
+        <v>3820</v>
+      </c>
+      <c r="D292" t="s">
+        <v>480</v>
+      </c>
+      <c r="E292" t="s">
+        <v>481</v>
+      </c>
+      <c r="F292" t="s">
+        <v>26</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H292" t="s">
+        <v>569</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8731,50 +9972,90 @@
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>