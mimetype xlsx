--- v2 (2026-02-20)
+++ v3 (2026-04-08)
@@ -2461,64 +2461,50 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/972/oficio_ref._a_n.f._no_143-2025.pdf</t>
   </si>
   <si>
     <t>Ofício, ref. a N.F. n.º 143/2025</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/resposta_oficio_no_9632025_-_secm.pdf</t>
   </si>
   <si>
     <t>RESPOSTA OFÍCIO Nº 963/2025 - SECM</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/resposta_oficio_no_9932025_-_secm_cristiano.pdf</t>
   </si>
   <si>
     <t>RESPOSTA OFÍCIO Nº 993/2025 - SECM</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/resposta_oficio_no_9082025_-_secm_fabricio.pdf</t>
   </si>
   <si>
     <t>RESPOSTA OFÍCIO Nº 908/2025 - SECM</t>
   </si>
   <si>
-    <t>VT</t>
-[...12 lines deleted...]
-  <si>
     <t>LM</t>
   </si>
   <si>
     <t>Leis Municipais</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/928/lei_complementar_no_0032025_altera_a_redacao_do_1o_do_artigo_2o_da_lei_municipal_no_3.401_de_24_de_dezembro_de_2021_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Lei Complementar n.º 003/2025: "Altera a redação do §1º do artigo 2º da Lei Municipal n.º 3.401, de 24 de dezembro de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/929/lei_complementar_no_0042025_altera_a_redacao_do_4o_do_artigo_3o_da_lei_complementar_no_001_de_23_de_outubro_de_2024_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Lei Complementar nº 004/2025: "Altera a redação do §4º do artigo 3º da Lei Complementar nº 001, de 23 de outubro de 2024, e dá outras providências"</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/891/lei_3.6382024.pdf</t>
   </si>
   <si>
     <t>Lei Municipal nº 3.638/2024, cuja ementa: "Estabelece diretrizes para arborização urbana e disciplina a gestão e manejo das áreas verdes e logradouros arborizados no Município de Belo Jardim."</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/892/lei_3.639.2025_-_dispoe_sobre_a_coleta_seletiva_publica_no_municipio_de_belo_jardim-pe..pdf</t>
@@ -3240,50 +3226,64 @@
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/lei_municipal_3767.2025_-_dispoe_sobre_a_criacao_da_subprefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Subprefeitura Distrital da Zona Rural de Serra dos Ventos, cria 01 (um) cargo de subprefeito, fixa forma de provimento,_x000D_
 remuneração e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/lei_3768.2025_-_doacao_adecobeja.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a ASSOCIACAO DO DESENVOLVIMENTO COMUNITÁRIO DO BELO JARDIM-PE - ADECOBEJA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/lei_3769.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_igreja_trono_da_graca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a IGREJA EVANGÉLICA TRONO DA GRAÇA e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/lei_3771_altera_e_suprimi_dispositivos_da_lei_3387_de_17_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera e suprimi dispositivos da Lei 3.387 de 17 de dezembro de 2021 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/969/veto.pdf</t>
+  </si>
+  <si>
+    <t>Veto ao PL 026/2025 de autoria do Poder Legislativo Municipal, que possui como ementa:_x000D_
+Institui sobre a divulgação da listagem dos medicamentos disponíveis e em falta na rede pública de saúde no município de Belo Jardim, e dá outras providências._x000D_
+VETO MANTIDO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3587,51 +3587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_de_lei_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_no_004.2025_-_proibe_o_manuseio_utilizacao_queima_e_soltura_de_fogos_e_artefatos_de_alto_impacto._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/901/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/907/altera_suprime_e_revoga_artigos_da_lei_municipal_no_3.6002024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/917/pl_027.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_no____.2025_-_doacao_do_onix_a_sec._obras..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/930/pl_031.2025_-_dispoe_sobre_a_instituicao_de_funcoes_gratificadas_na_autarquia_educacional_de_ensino_de_belo_jardim_-_aeb_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/932/pl_032.2025_-_dispoe_sobre_a_criacao_da_secretaria_executiva_de_desenvolvimento_economico_e_economia_criativa_no_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/938/projeto_de_lei_n033.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_034-2025dispoe_sobre_a_revogacao_da_lei_municipal_no_1.392_datada_de_14_de_novembro_de_2000_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/949/pojet._de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/950/pl_037.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/956/pl_038.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_no_3.292.2019_e_da_outras_providencias._-_educadores_fisicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/957/pl_039.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_no_3.292.2019_e_da_outras_providencias._-_arquiteto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/958/pl_040.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_n044.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_lei_n045.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/973/pl_046.2025_-_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.309_datada_de_15_de_junho_de_2000_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_n047.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_n048.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_lei_n_049.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_lei_n_050.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_lei_n051.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_n052.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_n056.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_n057.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_n058.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/985/pl_060.2025_dispoe_sobre_a_criacao_do_museu_historico_e_cultural_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/986/pl_061.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/987/pl_062.2025_-_altera_o_artigo_2o_da_lei_municipal_no_3.0762016_de_19_de_janeiro_de_2016_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/988/pl_063.2025_-_dispoe_sobre_a_regulamentacao_da_atividade_dos_guias_e_condutores_de_turismo_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/ilovepdf_merged_28.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_lei_n069.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/994/minuta_final_do_projeto_de_lei_comjuve.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/ilovepdf_merged_35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_lei_n075.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_lei_n_076.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1153/pl_077_dispoe_sobre_a_regularizacao_dos_debitos_educacionais_e_acordos_de_parcelamento_e_estabelece_as_diretrizes_para_cobranca_de_taxas_e_prestacao_de_servicos_academicos_da_autarquia_educacional_do_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_n078.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1171/projeto_de_lei_no080.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ilovepdf_merged_51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ilovepdf_merged_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1173/projeto_de_lei_n083.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1175/projeto_de_lei_n084.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1176/projeto_de_le_086_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1186/projeto_de_lei_087.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1187/projeto_de_lei_088.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1191/pl._089-dispoe_sobre_a_doacao_de_terreno_urbano_para_o_sr._jorge_felipe_da_silva_cacimiro_e_da_outra09092025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1192/pl._090-dispoe_sobre_a_doacao_de_terreno_urbano_para_o_sr._jose_cicero_de_aguiar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/ilovepdf_merged_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_098.2025..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_099.2025_-dispoe_sobre_doacao_de_terreno_para_a_sra._rosineide_nascimento_da_silva03102025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/pl_100.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/pl_104.2025_altera_a_redacao_dos_arts11_1o_e_172o_da_lei_municipal_3676.2025_que_dispoes_sobre_pol._mun_de_atendimentonda_crianca_e_do_adolescente..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/pl_105.2025_institui_o_programa_de_incentivo_a_regularizacao_e_a_implantacao_de_loteamentos_residenc08102025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no_106.2025_-_institui_data_no_calendario_municipal_a_festa_de_nossa_senhora_do_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/oficio_009-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/ilovepdf_merged_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/pl_109.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/p.l_110.2025_-_dispoe_sobre_a_revogacao_da_lei_municipal_1014_de_29_de_abril_de_1994..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/ilovepdf_merged_60.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/ilovepdf_merged_61.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/pl_114.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/ilovepdf_merged_62.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/ilovepdf_merged_63.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/pl_117.2025_-_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/pl_119.2025_-_revogacao_da_lei_municipal_n3.068_de_31_de_dezembro_de_202514112025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_n_120_-_2025_-_cria_cargos_efetivos_cmbj_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/pl_122.2025altera_os_incisos_iii_e_acrescenta_os_incisos_iv_aos_artigos_30_e_34_da_lei_municipal_no_1.601_de_30_de_abril_de_2004_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_123.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/pl_124.2025_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_cavalgada_no_distrito_de_xucuru_e_da_outras_providencias1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei125.2025_-_estrada_incio_ricarto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_126.2025_-_altera_em_parte_o_artigo_1o_da_lei_municipal_no_3.5462023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_127.2025_institui_no_ambito_do_municipio_de_belo_jardim_o_programa_integra_comunidade_destinado_ao_atendimento_de_estudantes_dos_anos_iniciais_e_anos_finais_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_128.2025_institui_o_programa_alfabetiza_belo_jardim_no_ambito_da_rede_municipal_de_ensino_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_129.2025_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_fundacao_bitury_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/pl._130.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/pl_131.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/pl_132.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1371/pl_133.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1372/pl_134.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1373/pl_135.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1374/pl_136.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1375/pl_137.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1378/pl_138.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/pl_139.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1395/pl_140.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1396/pl_141.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1387/pl_142.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1388/pl_143.2025_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_igreja_evangelica_trono_da_graca_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_144.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_resolucao_n003.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/proj._de_decreto_001-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/proj._de_decreto_002-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/proj._de_decreto_003-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/proj._de_decreto_004-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/proj._de_decreto_005-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/proj._de_decreto_006-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/oficio_033-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1174/projeto_de_decreto_009.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_decreto_010.2025_titulo_de_cidadao_-_rosineide_lima.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1390/projeto_de_decreto_011.2025_titulo_de_cidadao_-_coronel_meira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/947/resposta_do_pedido_de_informacao_verbal_no_0012025_sobre_informacoes_referentes_ao_pasep_do_ano_de_2023_dos_servidores_deste_municipio_do_prefeito_e_da_secretaria_de_gestao._lila.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1376/pedido_de_informacao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1377/pedido_de_informacao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/pedido_de_informacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/pedido_de_informacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/pedido_de_informacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/pedido_de_informacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/pedido_de_informacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/1.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/2.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/3.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/4.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/5.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/06.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/7.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/8.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/09.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/10.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/997/11.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/12.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/13.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/14.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/15.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/16.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/17.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/18.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/19.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/20.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/21.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/22.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/23.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/24.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/25.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/26.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/27.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/28.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/29.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/30.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/31.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/32.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/33.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1040/34.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1039/35.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1038/36.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1037/37.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1036/38.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/40.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/41.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/42.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/43.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/44.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/45.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/46.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/47.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1043/48.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1042/49.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1041/50.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/53.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1058/54.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/55.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/56.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/59.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/60.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/61.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/62.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/63.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/64.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/65.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/66.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/67.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/68.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/70.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/71.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/72.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1076/73.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1075/74.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1074/75.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1073/76.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/77.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/78.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/79-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1069/80.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1114/812025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1115/822025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1116/832025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1117/842025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1118/852025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1119/862025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1120/8472025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1121/882025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1122/892025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1123/902025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1147/91.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1148/92.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1149/94.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1150/95.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1151/96.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1152/97.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1140/92025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1141/99.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1142/100.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1143/101.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1144/102.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1145/103.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1146/104.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1138/105.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1139/106.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1136/107.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1137/108.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1129/109.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1130/10.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1131/111.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1132/112.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1133/1132025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1134/114.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1135/115.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1124/116.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1125/117.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1126/118.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1127/119.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1128/120.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1177/req_121.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1178/req_122.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1180/req_124.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1181/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_n_127.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_n_129.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_130-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_131-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_132-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1198/requerimento_133-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_134-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_135-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1201/requerimento_136-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1202/requerimento_137-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_138-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_139-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_140-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_141-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_142-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_143-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_144-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_145-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_146-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_147-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_148-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_n004.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_no_008_-_envio_de_semente_para_os_agricutores_-_cristiano.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_no_009_-_reativacao_de_posto_polical_em_serra_dos_ventos_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_n_010_-_cristiano_-_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_n_011_-_everaldo_-_passarelas.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_012_-__claudemir_-_estacao_de_tratamento_de_xucuru_.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_015_-_departamento_de_estradas_-_fabricio___.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_no_016_-_cozinha_comunitaria_-_rui_nunes__.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_017_-_construcao_de_barragem_-_claudemir_.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_018_-_pavimentacao_asfaltica_-_claudemir__-_copiar.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_no_019-fiscalizar_venda_ilegal_de_chumbinho_-_de_da_cohab_.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_no_020_-_tfd_-_lila.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/mocao_de_aplauso_-__congresso_de_mulheres_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/mocao_de_aplauso_-__corrida_pe_na_obra__-_cristiano_cabeludo.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/mocao_de_aplauso_-__despertarismo_-_jack_de_taboquinha_.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_de_aplauso_-__festa_das_marocas_-_cristiano_cabeludo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/mocao_de_aplauso_-__formacao_de_policiais_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/mocao_de_aplauso_-_aa_-_de_da_cohab_i_.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/mocao_de_aplauso_-_adorarte_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/mocao_de_aplauso_-_agape_-_edson_silva_.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/mocao_de_aplauso_-_amara_torres_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/mocao_de_aplauso_-_amor_a_bike_-_de_da_cohab_.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/mocao_de_aplauso_-_antonio_habib_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/mocao_de_aplauso_-_antonio_habib_-_nilton_.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/mocao_de_aplauso_-_baile.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/mocao_de_aplauso_-_blocos_carnavalescos_-_fabricio.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_de_aplauso_-_blocos_carnavalescos_.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/mocao_de_aplauso_-_bombeiros_-_edson___.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/mocao_de_aplauso_-_bras_sapateiro_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/mocao_de_aplauso_-_ciclistas_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/mocao_de_aplauso_-_copa_png_de_volei__-_cristiano_araujo_.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/mocao_de_aplauso_-_corpo_docente_joaquim_medeiros_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/mocao_de_aplauso_-_dia_do_circo_-_rui_nunes.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/mocao_de_aplauso_-_encontro_de_sanfoneiros_-_cristiano_araujo_.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/mocao_de_aplauso_-_escola_julio_magalhaes_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/mocao_de_aplauso_-_escola_tenente_joao_cordeiro_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/mocao_de_aplauso_-_festa_das_criancas_-__fabricio_.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/mocao_de_aplauso_-_festa_das_maes-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/mocao_de_aplauso_-_festa_de_agua_fria.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/mocao_de_aplauso_-_festa_de_nossa_senhora_aparecida_-__fabricio_.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/mocao_de_aplauso_-_gal_da_padaria_-_de_da_cohab_i_.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/mocao_de_aplauso_-_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/mocao_de_aplauso_-_heleno_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/mocao_de_aplauso_-_ii_feira_do_empreendedor_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/mocao_de_aplauso_-_lucas_paulo_barbosa_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/mocao_de_aplauso_-_nossa_senhora_das_cabecas_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_de_aplauso_-_pastor_-_rui_.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/mocao_de_aplauso_-_patrimonios_de__pernambuco_-_jonas_chagas_torres_pitomba.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/mocao_de_aplauso_-_policia_militar_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/mocao_de_aplauso_-_pontos_culturais_-_nilton_senhorinho.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/mocao_de_aplauso_-_sao_francisco_de_assis_-_daniel_lopes.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/mocao_de_aplauso_-_time_de_manchester_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/mocao_de_aplauso_-_ubs_pontilhao_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/mocao_de_aplauso_-_zenit_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_de_aplauso_-clube_de_desbravadores_e_aventureiros_desfile_civico-irmao_adriano_1.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1342/mocao_de_aplauso_-desfile_civico-irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1343/mocao_de_aplauso_-festa_da_emancipacao-cristiano_cabeludo.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1344/mocao_de_aplauso_-festa_de_nossa_senhora_aparecida_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1345/voto_de_pesar_-_alberto_sena_-_euno_andrade.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1346/nota_de_pesar_-_sandro_taxista.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1347/nota_de_pesar_-_joao_batista.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1348/nota_de_pesar_-_geneci_soares_da_silva_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1349/nota_de_pesar_-_cicero_cabeleireiro_-_daniel__.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1350/nota_de_pesar_-_clovis_geraldo_barbosa_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1351/voto_de_pesar_-_maria_do_carmo_-pitomba.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/voto_de_pesar_-_higor_gustavo.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/nota_de_pesar_-_mario_mariano_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/nota_de_pesar_-_joao_matheus_-_ze_gury_jr_.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/nota_de_pesar_-_anaelson_-_ze_gury_jr__.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/nota_de_pesar_-_robson_regis_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/nota_de_pesar_-_marluce_maria_-_nilton_senhorinho_.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/nota_de_pesar_-_sandra_aragao_-_nilton_senhorinho_.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/nota_de_pesar_-_neuza_nogueira_-_cristiano_araujo_.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/nota_de_pesar_-_maria_lauriza_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/nota_de_pesar_-_jose_araujo_franklin_-_nilton_.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/nota_de_pesar_-_maria_lucia_da_conceicao_-_edson_.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/nota_de_pesar_-_josenilson_-_tenente_.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/nota_de_pesar_-_neto_senhorinho_-_fabricio_de_chagas.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1365/nota_de_pesar_-_josenildo_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1366/nota_de_pesar_-_abdoral_gomes_-_pitomba.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1367/nota_de_pesar_-_antonio_ferreira_-_toda_a_casa.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1368/nota_de_pesar_-_jorge_soares-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1369/nota_de_pesar_-_pai_doido_-_nilton_senhorinho_.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1370/nota_de_pesar_-_fabio_cachacaria_bitury_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/902/reunioes_do_comdema_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/895/plano_de_sustentabilidade_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/903/envio_da_base_de_dados_para_confeccionar_a_avaliacao_atuarial_-_belo_jardim_prev.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/904/oficio_001.2025_faculdade_pitagoras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/913/resposta_ao_oficio_no_0172025_-_secm_-_construcao_de_quadra_poliesportiva..pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/914/resposta_oficio_no_0252025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/915/resposta_oficio_no_0282025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/916/resposta_oficio_no_0312025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/927/reativaacao_posto_policial_xucuru..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/941/resposta_oficio_no0892025_-_secm_vereador_elias_henrique.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/942/resposta_oficio_no2852025_-_secm_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/943/resposta_oficio_no_2582025_-_secm_helias_henrique.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/944/resposta_oficio_no_1482025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/945/resposta_oficio_no0682025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/946/resposta_oficio_no0392025_-_secm_lila.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/954/resposta_oficio_no_0702025_-_secm_-_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/955/resposta_oficio_no_205_2025_-_secm_adriano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/959/resposta_oficio_no_2352025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/960/resposta_oficio_no_1182025_-_secm_cristiano.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/961/resposta_oficio_no_2092025_-_secm_fabricio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/962/resposta_oficio_no_1432025_-_secm_euno.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/963/veto_ao_pl_0262025_de_autoria_do_poder_legislativo_municipal_que_possui_como_ementa_respectivamente.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/972/oficio_ref._a_n.f._no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/resposta_oficio_no_9632025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/resposta_oficio_no_9932025_-_secm_cristiano.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/resposta_oficio_no_9082025_-_secm_fabricio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/969/veto.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/928/lei_complementar_no_0032025_altera_a_redacao_do_1o_do_artigo_2o_da_lei_municipal_no_3.401_de_24_de_dezembro_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/929/lei_complementar_no_0042025_altera_a_redacao_do_4o_do_artigo_3o_da_lei_complementar_no_001_de_23_de_outubro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/891/lei_3.6382024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/892/lei_3.639.2025_-_dispoe_sobre_a_coleta_seletiva_publica_no_municipio_de_belo_jardim-pe..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/893/lei_3.640.2025_-_dispoe_sobre_a_alteracao_dos_simbolos_municipais_o_brasao_a_bandeira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/894/lei_3.6412025_-_denomina_o_loteamento_santo_antonio_de_heleno_jose_barbosa_e_da_outras_providencias...pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/896/lein36_1.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/897/lei_no_3643.2025_-_autoriza_o_poder_executivo_municipal_a_conceder_os_incentivos_fiscais_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/898/lei_no_3.6462025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/911/lei_no_3.647.2025_altera_a_redacao_do_art._1o_e_revoga_o_art._6o_da_lei_municipal_no_3.640_de_03_de_janeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/912/lei_no_3.648.2025_-_altera_o_anexo_unico_da_lei_municipal_no_2.081_de_12_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/918/lei_municipal_no_3.650-2025_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_nossa_senhora_da_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/919/lei_municipal_no_3.651.2025_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.462.2001_de_17_de_abril_de_2001_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/920/lei_municipal_no_3.6522025institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_a_saude_mental__janeiro_branco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/921/lei_municipal_no_3.6532025_estabelece_diretrizes_para_a_criacao_do_projeto_belo_jardim_em_movimento_visando_incentivar_a_pratica_de_atividades_fisicas_em_pracas_publicas_e_distritos_no_municipio_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/922/lei_municipal_no_3.6542025_institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_sobre_lupus_fibromialgia_doenca_de_alzheimer_e_leucemia__fevereiro_roxo_e_laranja_e_da_outras_pro.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/923/lei_municipal_no_3.6552025_dispoe_sobre_a_criacao_da_secretaria_de_politicas_publicas_para_a_mulher_e_juventude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/924/lei_municipal_no_3.6562025_dispoe_sobre_o_valor_do_salario_minimo_no_ambito_do_municipio_de_belo_jardimpe_instituido_atraves_do_decreto_federal_no_12.342_de_30_trinta_de_dezembro_de_2024_e_da_outras_providen.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/925/lei_municipal_no_3.6572025_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/933/lei_no_3658.2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/934/lei_no_3.6592025_dispoe_sobre_a_instituicao_do_programa_saude_e_lazer_na_avenida_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/935/lei_no_3.6602025_institui_o_dia_municipal_do_pastor_evangelico_e_da_pastora_evangelica_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/936/lei_no_3.6612025_-_modifica_a_redacao_do_art._1o_da_lei_municipal_no_2.026_de_03_de_junho_de_2013_adequando-o_as_disposicoes_da_lei_federal_no_12.3282010.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/937/lei_no_3.6622025_-__altera_suprime_e_revoga_artigos_da_lei_municipal_no_3.6002024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/940/lei_no_3.6632025_dispoe_sobre_a_desafetacao_e_a_doacao_de_imovel_urbano_para_o_senhor_jose_genuino_da_silva_filho_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/951/lei_municipal_no_3.664.2025_institui_o_programa_de_parcerias_publico-privadas_e_de_concessoes_do_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/952/lei_municipal_no_3.665.2025_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/953/lei_municipal_no_3.6662025_dispoe_sobre_a_doacao_de_veiculo_da_camara_municipal_de_belo_jardim_ao_municipio_de_belo_jardim_afetado_ao_uso_exclusivo_da_secretaria_municipal_de_obras_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/964/lei_no_3.667.2025_denomina_o_novo_auditorio_da_secretaria_de_educacao_de_belo_jardim_de_quiteria_maria_cordeiro_de_lucena_monteiro_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/965/lei_no_3.668.2025_dispoe_sobre_a_criacao_da_secretaria_executiva_de_desenvolvimento_economico_e_economia_criativa_no_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/966/lei_no_3.6692025_ementa_altera_a_redacao_da_lei_no_3.3652021_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/968/lei_no_3.6702025_dispoe_sobre_a_instituicao_de_funcoes_gratificadas_na_autarquia_educacional_de_ensino_de_belo_jardim_-_aeb_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/967/lei_no_3.6712025_dispoe_sobre_a_devolucao_voluntaria_e_excepcional_de_saldo_financeiro_resultante_de_economia_e_consequente_nao_utilizacao_integral_de_duodecimos_do_exercicio_2025_para_auxiliar_o_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/974/lei_no_3672.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_n__3.292.2019_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/975/lei_no_3.673.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_n_3.292.2019_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/989/lei_municipal_no_3.6742025_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.392_datada_de_14_de_novembro_de_2000_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/990/lei_municipal_no_3.6752025_estabelece_denominacao_de_orgao_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/992/lei_municipal_no_3.6762025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/991/lei_municipal_no_3.6772025_denomina_o_predio_do_anexo_ii_da_camara_municipal_de_belo_jardim_de_cicero_alves_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/995/lei_municipal_3.678.2025_dispoe_acerca_da_concessao_de_bolsas_de_estudo_para_servidores_efetivos_e_contratados_da_autarquia_educacional_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/996/lei_municipal_3.679.2025_estabelece_denominacao_de_praca_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/998/lei_3.680.2025_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_sao_manoel_da_paciencia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/999/lei_3.681.2025_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_sao_joao_do_distrito_de_xucuru_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/lei_no_3.6832025ementa_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.188_datada_de_13_de_novembro_de_1997_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/lei_no_3.6842025_ementa_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_sao_joao_do_distrito_de_agua_fria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1082/lei_no_3.6852025_ementa_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_santo_antonio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/lei_no_3.6862025_ementa_institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_sobre_o_autismo__abril_azul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/lei_no_3.6872025_ementa_institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_sobre_o_cancer_bucal__maio_vermelho_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/lei_no_3.6882025_ementa_altera_o_4_lei_municipal_no_3.4422022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/lei_no_3.6892025_ementa_denomina_a_unidade_basica_de_saude_ubs_do_bairro_do_pontilhao_de_severino_bernardino_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/lei_municipal_n3.690.2025_-_inclui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_sao_joao_de_santa_luzia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/lei_municipal_n_3.691.2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/lei_municipal_n3.692.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/lei_municipal_n3.693.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/lei_municipal_n3.694.2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/lei_municipal_no_3.6952025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/lei_municipal_no_3.6962025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/lei_municipal_no_3.6972025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1102/lei_municipal_no_3.6982025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/lei_municipal_no_3.6992025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/lei_municipal_no_3.7002025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/lei_municipal_no_3.7012025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/lei_municipal_no_3.7022025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1107/lei_municipal_no_3.7032025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1108/lei_municipal_no_3.7042025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1109/lei_municipal_no_3.7052025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1110/lei_municipal_no_3.7062025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1111/lei_municipal_no_3.7072025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1112/lei_3708.2025_-_dispoe_sobre_o_programa_de_apoio_ao_desenvolvimento_infantil_e_nclusivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1113/lei_3709.2025_-_loteamento_alto_limpo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1188/lei_no_3.710.2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1169/pldo_2026_-_final_merged.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1190/lei_n_3712.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1194/lei_3713.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1193/lei_3714.2025_inclui_festividade_cultural_no_dia_da_emancipacao_municipal_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/lei-n-3-715-institui-o-regime-de-escala-12x36_aeb..pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/ilovepdf_merged_56.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/3719.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/3720.2025_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.544_de_27_de_dezembro_de_2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/3721.2025_.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/3722.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/3723.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/3724.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/3725.2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/lei_3726_doacao_de_terreno_bernardino_oliveira.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/lei_3728_alteracao_cargo_de_assessor_tecnicoe_criando_o_cargo_de_orientador_de_tansito.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/lei_3.729_institui_data_no_calendario_municipal_a_festa_de_nossa_senhora_do_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/lei_3.730.2025_reconhece_e_declara_de_utilidade_publica_municipal_o_instituto_pipa.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/lei_n_3_731_doacao_de_terreno_jorge_felipe_.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/lei_3732.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_o_sr._jose_cicero_de_aguiar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/lei_3733.2025_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.043_de_29_de_abril_de_1994_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/lei_n_3_734_estabelece_denominacao_de_cozinha_comunitaria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/lei_3735.2025_-_dispoe_sobre_a_proibicao_do_corte_dos_servicos_de_fornecimento_de_energia_eletrica_e_agua_no_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/lei_municipal_no_3.736.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_adilson_antonio_de_assuncao-me_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/lei_municipal_3.737.2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/lei_municipal_no_3738.2025_-_institui_o_novo_codigo_tributario_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/lei_municipal_no_3.739.2025__dispoe_sobre_o_plano_plurianual_para_o_quadrienio_2026_-_2029_e_da_outras_providencias._ppa.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/lei_municipal_no_3.740.2025_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias_praca_ailton_vieira_cintra..pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/lei_municipal_no_3.742.2025_-_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.069_de_31_de_dezembro_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/lei_municipal_no_3.743.2025__-__dispoe_sobre_a_revogacao_da_lei_municipal_no_3.068_de_31_de_dezembro_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1391/lei_municipal_no_3.744.2025_-_ementa_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1399/lei_municipal_no_3.745.025_-_altera_a_redacao_dos_incisos_i_e_ii_e_acrescenta_o_inciso_iii_ao_artigo_15_da_lei_municipal_no_1.601_de_12_de_agosto_de_2004_que_dispoe_sobre_o_regime_proprio_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1400/lei_municipal_3.746.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1401/lei_municipal_3.747.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1402/lei_municipal_3.748.20025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1397/lei_municipal_no_3.7492025_-_ementa_denomina_vias_projetadas_no_loteamento_sol_nascente_3_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1392/lei_municipal_no_3.7502025_-_ementa_estabelece_denominacao_de_estrada_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1403/lei_municipal_3751.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1404/lei_municipal_3.752.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1405/lei_municipal_3.753.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1394/lei_municipal_no_3.7542025_-_ementa_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_fundacao_bitury_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1406/3755.2025_dispoe_sobre_a_doacao_de_terreno_urbano_paraalvorada_construcoes.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/lei_3757.2025_-__altera_a_lei_3412_2022_altera_o_inciso_iii_do_artigo_1.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/lei_3758.2025_-_doacao_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/lei_n_3_759_doacao_alfa_engenharia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/lei_n_3_760_doacao_c3_engenharia.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/lei_municipal_no_3.761.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/lei_municipal_no_3762.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/lei_3763.2025_-_altera_a_lei_municipal_no_3.3572021_alterada_pela_lei_municipal_no_3.5222023_para_incluir_mudanca_do_clima_na_denominacao_e_atribuicoes_da_secretaria_de_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/lei_3764.2025_-_institui_o_programa_de_incentivo_a_regularizacao_e_a_implantacao_de_loteamentos_residenciais.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/lei_3765.2025_-_dispoe_sobre_a_alteracao_do_art_2_da_lei_municipal_3551_de_2023..pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/lei_3766.2025dispoe_sobre_a_doacao_de_terreno_urbano_para_o_idespe.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/lei_municipal_3767.2025_-_dispoe_sobre_a_criacao_da_subprefeitura.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/lei_3768.2025_-_doacao_adecobeja.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/lei_3769.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_igreja_trono_da_graca.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/lei_3771_altera_e_suprimi_dispositivos_da_lei_3387_de_17_de_dezembro_de_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/910/projeto_de_lei_no_026.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/909/projeto_de_lei_no_004.2025_-_proibe_o_manuseio_utilizacao_queima_e_soltura_de_fogos_e_artefatos_de_alto_impacto._1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/899/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/900/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/901/projeto_de_lei_008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/907/altera_suprime_e_revoga_artigos_da_lei_municipal_no_3.6002024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/908/projeto_de_lei_025.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/917/pl_027.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_no____.2025_-_doacao_do_onix_a_sec._obras..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/930/pl_031.2025_-_dispoe_sobre_a_instituicao_de_funcoes_gratificadas_na_autarquia_educacional_de_ensino_de_belo_jardim_-_aeb_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/932/pl_032.2025_-_dispoe_sobre_a_criacao_da_secretaria_executiva_de_desenvolvimento_economico_e_economia_criativa_no_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/938/projeto_de_lei_n033.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_034-2025dispoe_sobre_a_revogacao_da_lei_municipal_no_1.392_datada_de_14_de_novembro_de_2000_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/949/pojet._de_lei_036.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/950/pl_037.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/956/pl_038.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_no_3.292.2019_e_da_outras_providencias._-_educadores_fisicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/957/pl_039.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_no_3.292.2019_e_da_outras_providencias._-_arquiteto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/958/pl_040.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/970/projeto_de_lei_n044.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/971/projeto_de_lei_n045.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/973/pl_046.2025_-_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.309_datada_de_15_de_junho_de_2000_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/976/projeto_de_lei_n047.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/977/projeto_de_lei_n048.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/980/projeto_de_lei_n_049.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/978/projeto_de_lei_n_050.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/979/projeto_de_lei_n051.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/981/projeto_de_lei_n052.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/982/projeto_de_lei_n056.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/983/projeto_de_lei_n057.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/984/projeto_de_lei_n058.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/985/pl_060.2025_dispoe_sobre_a_criacao_do_museu_historico_e_cultural_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/986/pl_061.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/987/pl_062.2025_-_altera_o_artigo_2o_da_lei_municipal_no_3.0762016_de_19_de_janeiro_de_2016_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/988/pl_063.2025_-_dispoe_sobre_a_regulamentacao_da_atividade_dos_guias_e_condutores_de_turismo_no_ambito_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1087/ilovepdf_merged_28.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1088/projeto_de_lei_n069.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/994/minuta_final_do_projeto_de_lei_comjuve.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1095/ilovepdf_merged_35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_lei_n075.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_lei_n_076.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1153/pl_077_dispoe_sobre_a_regularizacao_dos_debitos_educacionais_e_acordos_de_parcelamento_e_estabelece_as_diretrizes_para_cobranca_de_taxas_e_prestacao_de_servicos_academicos_da_autarquia_educacional_do_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_n078.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1171/projeto_de_lei_no080.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ilovepdf_merged_51.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ilovepdf_merged_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1173/projeto_de_lei_n083.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1175/projeto_de_lei_n084.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1176/projeto_de_le_086_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1186/projeto_de_lei_087.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1187/projeto_de_lei_088.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1191/pl._089-dispoe_sobre_a_doacao_de_terreno_urbano_para_o_sr._jorge_felipe_da_silva_cacimiro_e_da_outra09092025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1192/pl._090-dispoe_sobre_a_doacao_de_terreno_urbano_para_o_sr._jose_cicero_de_aguiar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1216/ilovepdf_merged_53.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_098.2025..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_099.2025_-dispoe_sobre_doacao_de_terreno_para_a_sra._rosineide_nascimento_da_silva03102025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1220/pl_100.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1221/pl_104.2025_altera_a_redacao_dos_arts11_1o_e_172o_da_lei_municipal_3676.2025_que_dispoes_sobre_pol._mun_de_atendimentonda_crianca_e_do_adolescente..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1222/pl_105.2025_institui_o_programa_de_incentivo_a_regularizacao_e_a_implantacao_de_loteamentos_residenc08102025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1224/projeto_de_lei_no_106.2025_-_institui_data_no_calendario_municipal_a_festa_de_nossa_senhora_do_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1225/oficio_009-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1227/ilovepdf_merged_59.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1226/pl_109.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1228/p.l_110.2025_-_dispoe_sobre_a_revogacao_da_lei_municipal_1014_de_29_de_abril_de_1994..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1229/ilovepdf_merged_60.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1230/ilovepdf_merged_61.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1238/pl_114.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1239/ilovepdf_merged_62.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1260/ilovepdf_merged_63.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1244/pl_117.2025_-_institui_o_novo_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1250/pl_119.2025_-_revogacao_da_lei_municipal_n3.068_de_31_de_dezembro_de_202514112025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1246/projeto_de_lei_n_120_-_2025_-_cria_cargos_efetivos_cmbj_2.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1264/pl_122.2025altera_os_incisos_iii_e_acrescenta_os_incisos_iv_aos_artigos_30_e_34_da_lei_municipal_no_1.601_de_30_de_abril_de_2004_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_123.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/pl_124.2025_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_cavalgada_no_distrito_de_xucuru_e_da_outras_providencias1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei125.2025_-_estrada_incio_ricarto_de_souza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_126.2025_-_altera_em_parte_o_artigo_1o_da_lei_municipal_no_3.5462023_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_127.2025_institui_no_ambito_do_municipio_de_belo_jardim_o_programa_integra_comunidade_destinado_ao_atendimento_de_estudantes_dos_anos_iniciais_e_anos_finais_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_128.2025_institui_o_programa_alfabetiza_belo_jardim_no_ambito_da_rede_municipal_de_ensino_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_129.2025_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_fundacao_bitury_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1339/pl._130.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1340/pl_131.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1341/pl_132.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1371/pl_133.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1372/pl_134.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1373/pl_135.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1374/pl_136.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1375/pl_137.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1378/pl_138.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1393/pl_139.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1395/pl_140.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1396/pl_141.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1387/pl_142.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1388/pl_143.2025_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_igreja_evangelica_trono_da_graca_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1398/pl_144.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_resolucao_n003.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1252/proj._de_decreto_001-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1255/proj._de_decreto_002-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1256/proj._de_decreto_003-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1257/proj._de_decreto_004-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1258/proj._de_decreto_005-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1259/proj._de_decreto_006-_2025_-_cmbj17112025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1240/oficio_033-2025_merged.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1174/projeto_de_decreto_009.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1389/projeto_de_decreto_010.2025_titulo_de_cidadao_-_rosineide_lima.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1390/projeto_de_decreto_011.2025_titulo_de_cidadao_-_coronel_meira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/947/resposta_do_pedido_de_informacao_verbal_no_0012025_sobre_informacoes_referentes_ao_pasep_do_ano_de_2023_dos_servidores_deste_municipio_do_prefeito_e_da_secretaria_de_gestao._lila.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1376/pedido_de_informacao_002.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1377/pedido_de_informacao_003.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1379/pedido_de_informacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1380/pedido_de_informacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1381/pedido_de_informacao_007.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1382/pedido_de_informacao_008.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1383/pedido_de_informacao_009.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1012/1.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1011/2.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1010/3.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1009/4.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1008/5.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1007/06.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1006/7.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1005/8.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1004/09.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1003/10.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/997/11.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1000/12.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1001/13.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1002/14.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1031/15.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1030/16.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1029/17.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1028/18.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1027/19.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1026/20.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1025/21.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1024/22.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1023/23.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1022/24.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1021/25.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1020/26.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1019/27.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1018/28.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1017/29.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1016/30.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1015/31.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1014/32.2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1013/33.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1040/34.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1039/35.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1038/36.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1037/37.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1036/38.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1035/40.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1034/41.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1033/42.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1032/43.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1047/44.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1046/45.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1045/46.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1044/47.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1043/48.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1042/49.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1041/50.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1059/53.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1058/54.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1057/55.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1056/56.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1055/59.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1054/60.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1053/61.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1052/62.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1051/63.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1050/64.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1049/65.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1048/66.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1068/67.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1065/68.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1066/70.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1064/71.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1063/72.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1076/73.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1075/74.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1074/75.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1073/76.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1072/77.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1071/78.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1070/79-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1069/80.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1114/812025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1115/822025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1116/832025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1117/842025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1118/852025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1119/862025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1120/8472025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1121/882025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1122/892025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1123/902025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1147/91.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1148/92.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1149/94.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1150/95.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1151/96.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1152/97.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1140/92025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1141/99.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1142/100.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1143/101.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1144/102.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1145/103.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1146/104.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1138/105.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1139/106.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1136/107.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1137/108.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1129/109.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1130/10.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1131/111.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1132/112.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1133/1132025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1134/114.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1135/115.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1124/116.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1125/117.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1126/118.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1127/119.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1128/120.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1177/req_121.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1178/req_122.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1179/requerimento_no_123.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1180/req_124.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1181/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1182/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1183/requerimento_n_127.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1184/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1185/requerimento_n_129.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1195/requerimento_130-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1196/requerimento_131-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1197/requerimento_132-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1198/requerimento_133-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1199/requerimento_134-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1200/requerimento_135-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1201/requerimento_136-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1202/requerimento_137-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_138-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_139-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_140-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1206/requerimento_141-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_142-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_143-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_144-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_145-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_146-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_147-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_148-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_n004.2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_004.2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_005.2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_006.2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_no_008_-_envio_de_semente_para_os_agricutores_-_cristiano.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_no_009_-_reativacao_de_posto_polical_em_serra_dos_ventos_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_n_010_-_cristiano_-_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_n_011_-_everaldo_-_passarelas.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_no_012_-__claudemir_-_estacao_de_tratamento_de_xucuru_.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_no_015_-_departamento_de_estradas_-_fabricio___.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1163/indicacao_no_016_-_cozinha_comunitaria_-_rui_nunes__.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1164/indicacao_no_017_-_construcao_de_barragem_-_claudemir_.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1165/indicacao_no_018_-_pavimentacao_asfaltica_-_claudemir__-_copiar.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1166/indicacao_no_019-fiscalizar_venda_ilegal_de_chumbinho_-_de_da_cohab_.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1167/indicacao_no_020_-_tfd_-_lila.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1272/mocao_de_aplauso_-__congresso_de_mulheres_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1273/mocao_de_aplauso_-__corrida_pe_na_obra__-_cristiano_cabeludo.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1274/mocao_de_aplauso_-__despertarismo_-_jack_de_taboquinha_.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1275/mocao_de_aplauso_-__festa_das_marocas_-_cristiano_cabeludo.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1276/mocao_de_aplauso_-__formacao_de_policiais_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1277/mocao_de_aplauso_-_aa_-_de_da_cohab_i_.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1278/mocao_de_aplauso_-_adorarte_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1279/mocao_de_aplauso_-_agape_-_edson_silva_.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1280/mocao_de_aplauso_-_amara_torres_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1281/mocao_de_aplauso_-_amor_a_bike_-_de_da_cohab_.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1282/mocao_de_aplauso_-_antonio_habib_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1283/mocao_de_aplauso_-_antonio_habib_-_nilton_.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1284/mocao_de_aplauso_-_baile.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1286/mocao_de_aplauso_-_blocos_carnavalescos_-_fabricio.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1288/mocao_de_aplauso_-_blocos_carnavalescos_.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1290/mocao_de_aplauso_-_bombeiros_-_edson___.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1292/mocao_de_aplauso_-_bras_sapateiro_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1293/mocao_de_aplauso_-_ciclistas_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1294/mocao_de_aplauso_-_copa_png_de_volei__-_cristiano_araujo_.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1296/mocao_de_aplauso_-_corpo_docente_joaquim_medeiros_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1298/mocao_de_aplauso_-_dia_do_circo_-_rui_nunes.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1299/mocao_de_aplauso_-_encontro_de_sanfoneiros_-_cristiano_araujo_.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1301/mocao_de_aplauso_-_escola_julio_magalhaes_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1302/mocao_de_aplauso_-_escola_tenente_joao_cordeiro_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1304/mocao_de_aplauso_-_festa_das_criancas_-__fabricio_.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1306/mocao_de_aplauso_-_festa_das_maes-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1307/mocao_de_aplauso_-_festa_de_agua_fria.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1308/mocao_de_aplauso_-_festa_de_nossa_senhora_aparecida_-__fabricio_.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1310/mocao_de_aplauso_-_gal_da_padaria_-_de_da_cohab_i_.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1311/mocao_de_aplauso_-_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1312/mocao_de_aplauso_-_heleno_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1314/mocao_de_aplauso_-_ii_feira_do_empreendedor_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1316/mocao_de_aplauso_-_lucas_paulo_barbosa_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1317/mocao_de_aplauso_-_nossa_senhora_das_cabecas_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1319/mocao_de_aplauso_-_pastor_-_rui_.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1320/mocao_de_aplauso_-_patrimonios_de__pernambuco_-_jonas_chagas_torres_pitomba.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1322/mocao_de_aplauso_-_policia_militar_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1323/mocao_de_aplauso_-_pontos_culturais_-_nilton_senhorinho.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1325/mocao_de_aplauso_-_sao_francisco_de_assis_-_daniel_lopes.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1326/mocao_de_aplauso_-_time_de_manchester_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1327/mocao_de_aplauso_-_ubs_pontilhao_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1328/mocao_de_aplauso_-_zenit_-_fabricio_.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_de_aplauso_-clube_de_desbravadores_e_aventureiros_desfile_civico-irmao_adriano_1.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1342/mocao_de_aplauso_-desfile_civico-irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1343/mocao_de_aplauso_-festa_da_emancipacao-cristiano_cabeludo.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1344/mocao_de_aplauso_-festa_de_nossa_senhora_aparecida_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1345/voto_de_pesar_-_alberto_sena_-_euno_andrade.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1346/nota_de_pesar_-_sandro_taxista.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1347/nota_de_pesar_-_joao_batista.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1348/nota_de_pesar_-_geneci_soares_da_silva_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1349/nota_de_pesar_-_cicero_cabeleireiro_-_daniel__.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1350/nota_de_pesar_-_clovis_geraldo_barbosa_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1351/voto_de_pesar_-_maria_do_carmo_-pitomba.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1352/voto_de_pesar_-_higor_gustavo.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1353/nota_de_pesar_-_mario_mariano_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1354/nota_de_pesar_-_joao_matheus_-_ze_gury_jr_.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1355/nota_de_pesar_-_anaelson_-_ze_gury_jr__.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1356/nota_de_pesar_-_robson_regis_-_irmao_adriano_.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1357/nota_de_pesar_-_marluce_maria_-_nilton_senhorinho_.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1358/nota_de_pesar_-_sandra_aragao_-_nilton_senhorinho_.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1359/nota_de_pesar_-_neuza_nogueira_-_cristiano_araujo_.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1360/nota_de_pesar_-_maria_lauriza_-_daniel_.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1361/nota_de_pesar_-_jose_araujo_franklin_-_nilton_.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1362/nota_de_pesar_-_maria_lucia_da_conceicao_-_edson_.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1363/nota_de_pesar_-_josenilson_-_tenente_.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1364/nota_de_pesar_-_neto_senhorinho_-_fabricio_de_chagas.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1365/nota_de_pesar_-_josenildo_-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1366/nota_de_pesar_-_abdoral_gomes_-_pitomba.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1367/nota_de_pesar_-_antonio_ferreira_-_toda_a_casa.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1368/nota_de_pesar_-_jorge_soares-_pitomba_.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1369/nota_de_pesar_-_pai_doido_-_nilton_senhorinho_.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1370/nota_de_pesar_-_fabio_cachacaria_bitury_-_cristiano_araujo.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/902/reunioes_do_comdema_2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/895/plano_de_sustentabilidade_2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/903/envio_da_base_de_dados_para_confeccionar_a_avaliacao_atuarial_-_belo_jardim_prev.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/904/oficio_001.2025_faculdade_pitagoras.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/913/resposta_ao_oficio_no_0172025_-_secm_-_construcao_de_quadra_poliesportiva..pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/914/resposta_oficio_no_0252025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/915/resposta_oficio_no_0282025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/916/resposta_oficio_no_0312025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/927/reativaacao_posto_policial_xucuru..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/941/resposta_oficio_no0892025_-_secm_vereador_elias_henrique.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/942/resposta_oficio_no2852025_-_secm_ze_guri.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/943/resposta_oficio_no_2582025_-_secm_helias_henrique.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/944/resposta_oficio_no_1482025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/945/resposta_oficio_no0682025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/946/resposta_oficio_no0392025_-_secm_lila.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/954/resposta_oficio_no_0702025_-_secm_-_daniel_lopes.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/955/resposta_oficio_no_205_2025_-_secm_adriano.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/959/resposta_oficio_no_2352025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/960/resposta_oficio_no_1182025_-_secm_cristiano.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/961/resposta_oficio_no_2092025_-_secm_fabricio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/962/resposta_oficio_no_1432025_-_secm_euno.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/963/veto_ao_pl_0262025_de_autoria_do_poder_legislativo_municipal_que_possui_como_ementa_respectivamente.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/972/oficio_ref._a_n.f._no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1384/resposta_oficio_no_9632025_-_secm.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1385/resposta_oficio_no_9932025_-_secm_cristiano.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1386/resposta_oficio_no_9082025_-_secm_fabricio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/928/lei_complementar_no_0032025_altera_a_redacao_do_1o_do_artigo_2o_da_lei_municipal_no_3.401_de_24_de_dezembro_de_2021_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/929/lei_complementar_no_0042025_altera_a_redacao_do_4o_do_artigo_3o_da_lei_complementar_no_001_de_23_de_outubro_de_2024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/891/lei_3.6382024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/892/lei_3.639.2025_-_dispoe_sobre_a_coleta_seletiva_publica_no_municipio_de_belo_jardim-pe..pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/893/lei_3.640.2025_-_dispoe_sobre_a_alteracao_dos_simbolos_municipais_o_brasao_a_bandeira_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/894/lei_3.6412025_-_denomina_o_loteamento_santo_antonio_de_heleno_jose_barbosa_e_da_outras_providencias...pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/896/lein36_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/897/lei_no_3643.2025_-_autoriza_o_poder_executivo_municipal_a_conceder_os_incentivos_fiscais_que_especifica_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/898/lei_no_3.6462025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/911/lei_no_3.647.2025_altera_a_redacao_do_art._1o_e_revoga_o_art._6o_da_lei_municipal_no_3.640_de_03_de_janeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/912/lei_no_3.648.2025_-_altera_o_anexo_unico_da_lei_municipal_no_2.081_de_12_de_dezembro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/918/lei_municipal_no_3.650-2025_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_nossa_senhora_da_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/919/lei_municipal_no_3.651.2025_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.462.2001_de_17_de_abril_de_2001_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/920/lei_municipal_no_3.6522025institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_a_saude_mental__janeiro_branco_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/921/lei_municipal_no_3.6532025_estabelece_diretrizes_para_a_criacao_do_projeto_belo_jardim_em_movimento_visando_incentivar_a_pratica_de_atividades_fisicas_em_pracas_publicas_e_distritos_no_municipio_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/922/lei_municipal_no_3.6542025_institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_sobre_lupus_fibromialgia_doenca_de_alzheimer_e_leucemia__fevereiro_roxo_e_laranja_e_da_outras_pro.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/923/lei_municipal_no_3.6552025_dispoe_sobre_a_criacao_da_secretaria_de_politicas_publicas_para_a_mulher_e_juventude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/924/lei_municipal_no_3.6562025_dispoe_sobre_o_valor_do_salario_minimo_no_ambito_do_municipio_de_belo_jardimpe_instituido_atraves_do_decreto_federal_no_12.342_de_30_trinta_de_dezembro_de_2024_e_da_outras_providen.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/925/lei_municipal_no_3.6572025_dispoe_sobre_a_concessao_de_reajuste_salarial_aos_professores_da_rede_municipal_de_ensino_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/933/lei_no_3658.2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/934/lei_no_3.6592025_dispoe_sobre_a_instituicao_do_programa_saude_e_lazer_na_avenida_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/935/lei_no_3.6602025_institui_o_dia_municipal_do_pastor_evangelico_e_da_pastora_evangelica_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/936/lei_no_3.6612025_-_modifica_a_redacao_do_art._1o_da_lei_municipal_no_2.026_de_03_de_junho_de_2013_adequando-o_as_disposicoes_da_lei_federal_no_12.3282010.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/937/lei_no_3.6622025_-__altera_suprime_e_revoga_artigos_da_lei_municipal_no_3.6002024_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/940/lei_no_3.6632025_dispoe_sobre_a_desafetacao_e_a_doacao_de_imovel_urbano_para_o_senhor_jose_genuino_da_silva_filho_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/951/lei_municipal_no_3.664.2025_institui_o_programa_de_parcerias_publico-privadas_e_de_concessoes_do_municipio_de_belo_jardim-pe_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/952/lei_municipal_no_3.665.2025_institui_o_programa_de_incentivo_a_regularizacao_fiscal_com_a_fazenda_publica_do_municipio_de_belo_jardim_denominado_refis_belo_jardim_2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/953/lei_municipal_no_3.6662025_dispoe_sobre_a_doacao_de_veiculo_da_camara_municipal_de_belo_jardim_ao_municipio_de_belo_jardim_afetado_ao_uso_exclusivo_da_secretaria_municipal_de_obras_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/964/lei_no_3.667.2025_denomina_o_novo_auditorio_da_secretaria_de_educacao_de_belo_jardim_de_quiteria_maria_cordeiro_de_lucena_monteiro_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/965/lei_no_3.668.2025_dispoe_sobre_a_criacao_da_secretaria_executiva_de_desenvolvimento_economico_e_economia_criativa_no_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/966/lei_no_3.6692025_ementa_altera_a_redacao_da_lei_no_3.3652021_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/968/lei_no_3.6702025_dispoe_sobre_a_instituicao_de_funcoes_gratificadas_na_autarquia_educacional_de_ensino_de_belo_jardim_-_aeb_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/967/lei_no_3.6712025_dispoe_sobre_a_devolucao_voluntaria_e_excepcional_de_saldo_financeiro_resultante_de_economia_e_consequente_nao_utilizacao_integral_de_duodecimos_do_exercicio_2025_para_auxiliar_o_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/974/lei_no_3672.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_n__3.292.2019_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/975/lei_no_3.673.2025_-_altera_o_anexo_unico_do_quadro_dos_cargos_efetivos_da_lei_municipal_n_3.292.2019_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/989/lei_municipal_no_3.6742025_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.392_datada_de_14_de_novembro_de_2000_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/990/lei_municipal_no_3.6752025_estabelece_denominacao_de_orgao_publico_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/992/lei_municipal_no_3.6762025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/991/lei_municipal_no_3.6772025_denomina_o_predio_do_anexo_ii_da_camara_municipal_de_belo_jardim_de_cicero_alves_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/995/lei_municipal_3.678.2025_dispoe_acerca_da_concessao_de_bolsas_de_estudo_para_servidores_efetivos_e_contratados_da_autarquia_educacional_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/996/lei_municipal_3.679.2025_estabelece_denominacao_de_praca_publica_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/998/lei_3.680.2025_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_sao_manoel_da_paciencia_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/999/lei_3.681.2025_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_sao_joao_do_distrito_de_xucuru_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1080/lei_no_3.6832025ementa_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.188_datada_de_13_de_novembro_de_1997_relativa_a_doacao_de_um_terreno_urbano_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1081/lei_no_3.6842025_ementa_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_sao_joao_do_distrito_de_agua_fria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1082/lei_no_3.6852025_ementa_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_festa_de_santo_antonio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1083/lei_no_3.6862025_ementa_institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_sobre_o_autismo__abril_azul_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1084/lei_no_3.6872025_ementa_institui_no_calendario_oficial_do_municipio_de_belo_jardim_o_mes_de_conscientizacao_sobre_o_cancer_bucal__maio_vermelho_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1085/lei_no_3.6882025_ementa_altera_o_4_lei_municipal_no_3.4422022_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1086/lei_no_3.6892025_ementa_denomina_a_unidade_basica_de_saude_ubs_do_bairro_do_pontilhao_de_severino_bernardino_da_silva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1090/lei_municipal_n3.690.2025_-_inclui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_o_sao_joao_de_santa_luzia_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1091/lei_municipal_n_3.691.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1092/lei_municipal_n3.692.2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1093/lei_municipal_n3.693.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1094/lei_municipal_n3.694.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1099/lei_municipal_no_3.6952025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1100/lei_municipal_no_3.6962025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1101/lei_municipal_no_3.6972025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1102/lei_municipal_no_3.6982025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1103/lei_municipal_no_3.6992025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1104/lei_municipal_no_3.7002025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1105/lei_municipal_no_3.7012025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1106/lei_municipal_no_3.7022025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1107/lei_municipal_no_3.7032025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1108/lei_municipal_no_3.7042025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1109/lei_municipal_no_3.7052025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1110/lei_municipal_no_3.7062025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1111/lei_municipal_no_3.7072025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1112/lei_3708.2025_-_dispoe_sobre_o_programa_de_apoio_ao_desenvolvimento_infantil_e_nclusivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1113/lei_3709.2025_-_loteamento_alto_limpo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1188/lei_no_3.710.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1169/pldo_2026_-_final_merged.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1190/lei_n_3712.2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1194/lei_3713.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1193/lei_3714.2025_inclui_festividade_cultural_no_dia_da_emancipacao_municipal_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1217/lei-n-3-715-institui-o-regime-de-escala-12x36_aeb..pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1223/ilovepdf_merged_56.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1231/3719.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1232/3720.2025_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.544_de_27_de_dezembro_de_2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1233/3721.2025_.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1234/3722.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1235/3723.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1236/3724.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1237/3725.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1242/lei_3726_doacao_de_terreno_bernardino_oliveira.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1243/lei_3728_alteracao_cargo_de_assessor_tecnicoe_criando_o_cargo_de_orientador_de_tansito.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1247/lei_3.729_institui_data_no_calendario_municipal_a_festa_de_nossa_senhora_do_bom_conselho.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1248/lei_3.730.2025_reconhece_e_declara_de_utilidade_publica_municipal_o_instituto_pipa.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1253/lei_n_3_731_doacao_de_terreno_jorge_felipe_.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1251/lei_3732.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_o_sr._jose_cicero_de_aguiar_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1254/lei_3733.2025_dispoe_sobre_a_revogacao_da_lei_municipal_no_1.043_de_29_de_abril_de_1994_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1261/lei_n_3_734_estabelece_denominacao_de_cozinha_comunitaria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1262/lei_3735.2025_-_dispoe_sobre_a_proibicao_do_corte_dos_servicos_de_fornecimento_de_energia_eletrica_e_agua_no_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1268/lei_municipal_no_3.736.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_empresa_adilson_antonio_de_assuncao-me_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1271/lei_municipal_3.737.2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1269/lei_municipal_no_3738.2025_-_institui_o_novo_codigo_tributario_do_municipio_de_belo_jardim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1336/lei_municipal_no_3.739.2025__dispoe_sobre_o_plano_plurianual_para_o_quadrienio_2026_-_2029_e_da_outras_providencias._ppa.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1335/lei_municipal_no_3.740.2025_estabelece_denominacao_de_espaco_publico_e_da_outras_providencias_praca_ailton_vieira_cintra..pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1338/lei_municipal_no_3.742.2025_-_dispoe_sobre_a_revogacao_da_lei_municipal_no_3.069_de_31_de_dezembro_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1337/lei_municipal_no_3.743.2025__-__dispoe_sobre_a_revogacao_da_lei_municipal_no_3.068_de_31_de_dezembro_de_2015_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1391/lei_municipal_no_3.744.2025_-_ementa_estima_a_receita_e_fixa_a_despesa_do_municipio_para_o_exercicio_de_2026..pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1399/lei_municipal_no_3.745.025_-_altera_a_redacao_dos_incisos_i_e_ii_e_acrescenta_o_inciso_iii_ao_artigo_15_da_lei_municipal_no_1.601_de_12_de_agosto_de_2004_que_dispoe_sobre_o_regime_proprio_de_previdencia.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1400/lei_municipal_3.746.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1401/lei_municipal_3.747.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1402/lei_municipal_3.748.20025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1397/lei_municipal_no_3.7492025_-_ementa_denomina_vias_projetadas_no_loteamento_sol_nascente_3_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1392/lei_municipal_no_3.7502025_-_ementa_estabelece_denominacao_de_estrada_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1403/lei_municipal_3751.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1404/lei_municipal_3.752.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1405/lei_municipal_3.753.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1394/lei_municipal_no_3.7542025_-_ementa_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_fundacao_bitury_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1406/3755.2025_dispoe_sobre_a_doacao_de_terreno_urbano_paraalvorada_construcoes.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1407/lei_3757.2025_-__altera_a_lei_3412_2022_altera_o_inciso_iii_do_artigo_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1408/lei_3758.2025_-_doacao_defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1409/lei_n_3_759_doacao_alfa_engenharia.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1411/lei_n_3_760_doacao_c3_engenharia.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1412/lei_municipal_no_3.761.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1413/lei_municipal_no_3762.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1420/lei_3763.2025_-_altera_a_lei_municipal_no_3.3572021_alterada_pela_lei_municipal_no_3.5222023_para_incluir_mudanca_do_clima_na_denominacao_e_atribuicoes_da_secretaria_de_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1416/lei_3764.2025_-_institui_o_programa_de_incentivo_a_regularizacao_e_a_implantacao_de_loteamentos_residenciais.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1419/lei_3765.2025_-_dispoe_sobre_a_alteracao_do_art_2_da_lei_municipal_3551_de_2023..pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1423/lei_3766.2025dispoe_sobre_a_doacao_de_terreno_urbano_para_o_idespe.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1415/lei_municipal_3767.2025_-_dispoe_sobre_a_criacao_da_subprefeitura.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1418/lei_3768.2025_-_doacao_adecobeja.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1421/lei_3769.2025_-_dispoe_sobre_a_doacao_de_terreno_urbano_para_igreja_trono_da_graca.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1424/lei_3771_altera_e_suprimi_dispositivos_da_lei_3387_de_17_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/969/veto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H498"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -13227,3336 +13227,3336 @@
       </c>
       <c r="B371">
         <v>2025</v>
       </c>
       <c r="C371">
         <v>27</v>
       </c>
       <c r="D371" t="s">
         <v>739</v>
       </c>
       <c r="E371" t="s">
         <v>740</v>
       </c>
       <c r="F371" t="s">
         <v>18</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>793</v>
       </c>
       <c r="H371" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
-        <v>969</v>
+        <v>928</v>
       </c>
       <c r="B372">
         <v>2025</v>
       </c>
       <c r="C372">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D372" t="s">
         <v>795</v>
       </c>
       <c r="E372" t="s">
         <v>796</v>
       </c>
       <c r="F372" t="s">
         <v>18</v>
       </c>
       <c r="G372" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H372" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="B373">
         <v>2025</v>
       </c>
       <c r="C373">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D373" t="s">
+        <v>795</v>
+      </c>
+      <c r="E373" t="s">
+        <v>796</v>
+      </c>
+      <c r="F373" t="s">
+        <v>18</v>
+      </c>
+      <c r="G373" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="E373" t="s">
+      <c r="H373" t="s">
         <v>800</v>
-      </c>
-[...7 lines deleted...]
-        <v>802</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
-        <v>929</v>
+        <v>891</v>
       </c>
       <c r="B374">
         <v>2025</v>
       </c>
       <c r="C374">
-        <v>4</v>
+        <v>3638</v>
       </c>
       <c r="D374" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E374" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F374" t="s">
         <v>18</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="H374" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B375">
         <v>2025</v>
       </c>
       <c r="C375">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="D375" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E375" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F375" t="s">
         <v>18</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="H375" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B376">
         <v>2025</v>
       </c>
       <c r="C376">
-        <v>3639</v>
+        <v>3640</v>
       </c>
       <c r="D376" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E376" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F376" t="s">
         <v>18</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="H376" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B377">
         <v>2025</v>
       </c>
       <c r="C377">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="D377" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E377" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F377" t="s">
         <v>18</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H377" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="B378">
         <v>2025</v>
       </c>
       <c r="C378">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="D378" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E378" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F378" t="s">
         <v>18</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="H378" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B379">
         <v>2025</v>
       </c>
       <c r="C379">
-        <v>3642</v>
+        <v>3643</v>
       </c>
       <c r="D379" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E379" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F379" t="s">
         <v>18</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="H379" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B380">
         <v>2025</v>
       </c>
       <c r="C380">
-        <v>3643</v>
+        <v>3646</v>
       </c>
       <c r="D380" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E380" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F380" t="s">
         <v>18</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="H380" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="B381">
         <v>2025</v>
       </c>
       <c r="C381">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="D381" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E381" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F381" t="s">
         <v>18</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="H381" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B382">
         <v>2025</v>
       </c>
       <c r="C382">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="D382" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E382" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F382" t="s">
         <v>18</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="H382" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="B383">
         <v>2025</v>
       </c>
       <c r="C383">
-        <v>3648</v>
+        <v>3650</v>
       </c>
       <c r="D383" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E383" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F383" t="s">
         <v>18</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="H383" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="B384">
         <v>2025</v>
       </c>
       <c r="C384">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="D384" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E384" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F384" t="s">
         <v>18</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="H384" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B385">
         <v>2025</v>
       </c>
       <c r="C385">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="D385" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E385" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F385" t="s">
         <v>18</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="H385" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B386">
         <v>2025</v>
       </c>
       <c r="C386">
-        <v>3652</v>
+        <v>3653</v>
       </c>
       <c r="D386" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E386" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F386" t="s">
         <v>18</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="H386" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B387">
         <v>2025</v>
       </c>
       <c r="C387">
-        <v>3653</v>
+        <v>3654</v>
       </c>
       <c r="D387" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E387" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F387" t="s">
         <v>18</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="H387" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="B388">
         <v>2025</v>
       </c>
       <c r="C388">
-        <v>3654</v>
+        <v>3655</v>
       </c>
       <c r="D388" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E388" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F388" t="s">
         <v>18</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="H388" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B389">
         <v>2025</v>
       </c>
       <c r="C389">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="D389" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E389" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F389" t="s">
         <v>18</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="H389" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="B390">
         <v>2025</v>
       </c>
       <c r="C390">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="D390" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E390" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F390" t="s">
         <v>18</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="H390" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="B391">
         <v>2025</v>
       </c>
       <c r="C391">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="D391" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E391" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F391" t="s">
         <v>18</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="H391" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="B392">
         <v>2025</v>
       </c>
       <c r="C392">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="D392" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E392" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F392" t="s">
         <v>18</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="H392" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B393">
         <v>2025</v>
       </c>
       <c r="C393">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="D393" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E393" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F393" t="s">
         <v>18</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="H393" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B394">
         <v>2025</v>
       </c>
       <c r="C394">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="D394" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E394" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F394" t="s">
         <v>18</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="H394" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B395">
         <v>2025</v>
       </c>
       <c r="C395">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="D395" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E395" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F395" t="s">
         <v>18</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="H395" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="B396">
         <v>2025</v>
       </c>
       <c r="C396">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="D396" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E396" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F396" t="s">
         <v>18</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="H396" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
-        <v>940</v>
+        <v>951</v>
       </c>
       <c r="B397">
         <v>2025</v>
       </c>
       <c r="C397">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="D397" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E397" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F397" t="s">
         <v>18</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="H397" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B398">
         <v>2025</v>
       </c>
       <c r="C398">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="D398" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E398" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F398" t="s">
         <v>18</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="H398" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="B399">
         <v>2025</v>
       </c>
       <c r="C399">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="D399" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E399" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F399" t="s">
         <v>18</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="H399" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
-        <v>953</v>
+        <v>964</v>
       </c>
       <c r="B400">
         <v>2025</v>
       </c>
       <c r="C400">
-        <v>3666</v>
+        <v>3667</v>
       </c>
       <c r="D400" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E400" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F400" t="s">
         <v>18</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="H400" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B401">
         <v>2025</v>
       </c>
       <c r="C401">
-        <v>3667</v>
+        <v>3668</v>
       </c>
       <c r="D401" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E401" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F401" t="s">
         <v>18</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="H401" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B402">
         <v>2025</v>
       </c>
       <c r="C402">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="D402" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E402" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F402" t="s">
         <v>18</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="H402" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B403">
         <v>2025</v>
       </c>
       <c r="C403">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="D403" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E403" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F403" t="s">
         <v>18</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="H403" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="B404">
         <v>2025</v>
       </c>
       <c r="C404">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="D404" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E404" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F404" t="s">
         <v>18</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="H404" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="B405">
         <v>2025</v>
       </c>
       <c r="C405">
-        <v>3671</v>
+        <v>3672</v>
       </c>
       <c r="D405" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E405" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F405" t="s">
         <v>18</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="H405" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B406">
         <v>2025</v>
       </c>
       <c r="C406">
-        <v>3672</v>
+        <v>3673</v>
       </c>
       <c r="D406" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E406" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F406" t="s">
         <v>18</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="H406" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
-        <v>975</v>
+        <v>989</v>
       </c>
       <c r="B407">
         <v>2025</v>
       </c>
       <c r="C407">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="D407" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E407" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F407" t="s">
         <v>18</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="H407" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B408">
         <v>2025</v>
       </c>
       <c r="C408">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="D408" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E408" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F408" t="s">
         <v>18</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="H408" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="B409">
         <v>2025</v>
       </c>
       <c r="C409">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="D409" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E409" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F409" t="s">
         <v>18</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="H409" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="B410">
         <v>2025</v>
       </c>
       <c r="C410">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="D410" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E410" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F410" t="s">
         <v>18</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="H410" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="B411">
         <v>2025</v>
       </c>
       <c r="C411">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="D411" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E411" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F411" t="s">
         <v>18</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="H411" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B412">
         <v>2025</v>
       </c>
       <c r="C412">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="D412" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E412" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F412" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H412" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="B413">
         <v>2025</v>
       </c>
       <c r="C413">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="D413" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E413" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F413" t="s">
         <v>10</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="H413" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B414">
         <v>2025</v>
       </c>
       <c r="C414">
-        <v>3680</v>
+        <v>3681</v>
       </c>
       <c r="D414" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E414" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F414" t="s">
         <v>10</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="H414" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
-        <v>999</v>
+        <v>1080</v>
       </c>
       <c r="B415">
         <v>2025</v>
       </c>
       <c r="C415">
-        <v>3681</v>
+        <v>3683</v>
       </c>
       <c r="D415" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E415" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F415" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="H415" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B416">
         <v>2025</v>
       </c>
       <c r="C416">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="D416" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E416" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F416" t="s">
         <v>18</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="H416" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="B417">
         <v>2025</v>
       </c>
       <c r="C417">
-        <v>3684</v>
+        <v>3685</v>
       </c>
       <c r="D417" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E417" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F417" t="s">
         <v>18</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="H417" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B418">
         <v>2025</v>
       </c>
       <c r="C418">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="D418" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E418" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F418" t="s">
         <v>18</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="H418" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="B419">
         <v>2025</v>
       </c>
       <c r="C419">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="D419" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E419" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F419" t="s">
         <v>18</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="H419" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B420">
         <v>2025</v>
       </c>
       <c r="C420">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="D420" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E420" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F420" t="s">
         <v>18</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="H420" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B421">
         <v>2025</v>
       </c>
       <c r="C421">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="D421" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E421" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F421" t="s">
         <v>18</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="H421" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="B422">
         <v>2025</v>
       </c>
       <c r="C422">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="D422" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E422" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F422" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="H422" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="B423">
         <v>2025</v>
       </c>
       <c r="C423">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="D423" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E423" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F423" t="s">
         <v>10</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="H423" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B424">
         <v>2025</v>
       </c>
       <c r="C424">
-        <v>3691</v>
+        <v>3692</v>
       </c>
       <c r="D424" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E424" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F424" t="s">
         <v>10</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="H424" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="B425">
         <v>2025</v>
       </c>
       <c r="C425">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="D425" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E425" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F425" t="s">
         <v>10</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="H425" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B426">
         <v>2025</v>
       </c>
       <c r="C426">
-        <v>3693</v>
+        <v>3694</v>
       </c>
       <c r="D426" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E426" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F426" t="s">
         <v>10</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="H426" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="B427">
         <v>2025</v>
       </c>
       <c r="C427">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="D427" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E427" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F427" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="H427" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B428">
         <v>2025</v>
       </c>
       <c r="C428">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="D428" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E428" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F428" t="s">
         <v>18</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="H428" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B429">
         <v>2025</v>
       </c>
       <c r="C429">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="D429" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E429" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F429" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="H429" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B430">
         <v>2025</v>
       </c>
       <c r="C430">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="D430" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E430" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F430" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="H430" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="B431">
         <v>2025</v>
       </c>
       <c r="C431">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="D431" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E431" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F431" t="s">
         <v>18</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="H431" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B432">
         <v>2025</v>
       </c>
       <c r="C432">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="D432" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E432" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F432" t="s">
         <v>18</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="H432" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="B433">
         <v>2025</v>
       </c>
       <c r="C433">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="D433" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E433" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F433" t="s">
         <v>18</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="H433" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B434">
         <v>2025</v>
       </c>
       <c r="C434">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="D434" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E434" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F434" t="s">
         <v>18</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="H434" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B435">
         <v>2025</v>
       </c>
       <c r="C435">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="D435" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E435" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F435" t="s">
         <v>18</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="H435" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="B436">
         <v>2025</v>
       </c>
       <c r="C436">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="D436" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E436" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F436" t="s">
         <v>18</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="H436" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B437">
         <v>2025</v>
       </c>
       <c r="C437">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="D437" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E437" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F437" t="s">
         <v>18</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="H437" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B438">
         <v>2025</v>
       </c>
       <c r="C438">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="D438" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E438" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F438" t="s">
         <v>18</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="H438" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B439">
         <v>2025</v>
       </c>
       <c r="C439">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="D439" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E439" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F439" t="s">
         <v>18</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="H439" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="B440">
         <v>2025</v>
       </c>
       <c r="C440">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="D440" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E440" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F440" t="s">
         <v>18</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="H440" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B441">
         <v>2025</v>
       </c>
       <c r="C441">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="D441" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E441" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F441" t="s">
         <v>18</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="H441" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442">
-        <v>1113</v>
+        <v>1188</v>
       </c>
       <c r="B442">
         <v>2025</v>
       </c>
       <c r="C442">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="D442" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E442" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F442" t="s">
         <v>18</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="H442" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443">
-        <v>1188</v>
+        <v>1169</v>
       </c>
       <c r="B443">
         <v>2025</v>
       </c>
       <c r="C443">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="D443" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E443" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F443" t="s">
         <v>18</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="H443" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444">
-        <v>1169</v>
+        <v>1190</v>
       </c>
       <c r="B444">
         <v>2025</v>
       </c>
       <c r="C444">
-        <v>3711</v>
+        <v>3712</v>
       </c>
       <c r="D444" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E444" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F444" t="s">
         <v>18</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="H444" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="B445">
         <v>2025</v>
       </c>
       <c r="C445">
-        <v>3712</v>
+        <v>3713</v>
       </c>
       <c r="D445" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E445" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F445" t="s">
         <v>18</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="H445" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="B446">
         <v>2025</v>
       </c>
       <c r="C446">
-        <v>3713</v>
+        <v>3714</v>
       </c>
       <c r="D446" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E446" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F446" t="s">
         <v>18</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="H446" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447">
-        <v>1193</v>
+        <v>1217</v>
       </c>
       <c r="B447">
         <v>2025</v>
       </c>
       <c r="C447">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="D447" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E447" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F447" t="s">
         <v>18</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="H447" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="B448">
         <v>2025</v>
       </c>
       <c r="C448">
-        <v>3715</v>
+        <v>3718</v>
       </c>
       <c r="D448" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E448" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F448" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="H448" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="B449">
         <v>2025</v>
       </c>
       <c r="C449">
-        <v>3718</v>
+        <v>3719</v>
       </c>
       <c r="D449" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E449" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F449" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="H449" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B450">
         <v>2025</v>
       </c>
       <c r="C450">
-        <v>3719</v>
+        <v>3720</v>
       </c>
       <c r="D450" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E450" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F450" t="s">
         <v>18</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="H450" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B451">
         <v>2025</v>
       </c>
       <c r="C451">
-        <v>3720</v>
+        <v>3721</v>
       </c>
       <c r="D451" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E451" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F451" t="s">
         <v>18</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="H451" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B452">
         <v>2025</v>
       </c>
       <c r="C452">
-        <v>3721</v>
+        <v>3722</v>
       </c>
       <c r="D452" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E452" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F452" t="s">
         <v>18</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="H452" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B453">
         <v>2025</v>
       </c>
       <c r="C453">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="D453" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E453" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F453" t="s">
         <v>18</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="H453" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B454">
         <v>2025</v>
       </c>
       <c r="C454">
-        <v>3723</v>
+        <v>3724</v>
       </c>
       <c r="D454" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E454" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F454" t="s">
         <v>18</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="H454" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B455">
         <v>2025</v>
       </c>
       <c r="C455">
-        <v>3724</v>
+        <v>3725</v>
       </c>
       <c r="D455" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E455" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F455" t="s">
         <v>18</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="H455" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456">
-        <v>1237</v>
+        <v>1242</v>
       </c>
       <c r="B456">
         <v>2025</v>
       </c>
       <c r="C456">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="D456" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E456" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F456" t="s">
         <v>18</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="H456" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B457">
         <v>2025</v>
       </c>
       <c r="C457">
-        <v>3726</v>
+        <v>3728</v>
       </c>
       <c r="D457" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E457" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F457" t="s">
         <v>18</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="H457" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="B458">
         <v>2025</v>
       </c>
       <c r="C458">
-        <v>3728</v>
+        <v>3729</v>
       </c>
       <c r="D458" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E458" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F458" t="s">
         <v>18</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="H458" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B459">
         <v>2025</v>
       </c>
       <c r="C459">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="D459" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E459" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F459" t="s">
         <v>18</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="H459" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="B460">
         <v>2025</v>
       </c>
       <c r="C460">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="D460" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E460" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F460" t="s">
         <v>18</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="H460" t="s">
-        <v>975</v>
+        <v>128</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="B461">
         <v>2025</v>
       </c>
       <c r="C461">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="D461" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E461" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F461" t="s">
         <v>18</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="H461" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="B462">
         <v>2025</v>
       </c>
       <c r="C462">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="D462" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E462" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F462" t="s">
         <v>18</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="H462" t="s">
-        <v>130</v>
+        <v>975</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="B463">
         <v>2025</v>
       </c>
       <c r="C463">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="D463" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E463" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F463" t="s">
         <v>18</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="H463" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B464">
         <v>2025</v>
       </c>
       <c r="C464">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="D464" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E464" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F464" t="s">
         <v>18</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="H464" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="B465">
         <v>2025</v>
       </c>
       <c r="C465">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="D465" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E465" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F465" t="s">
         <v>18</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="H465" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="B466">
         <v>2025</v>
       </c>
       <c r="C466">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="D466" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E466" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>796</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="H466" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="B467">
         <v>2025</v>
       </c>
       <c r="C467">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="D467" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E467" t="s">
-        <v>800</v>
+        <v>796</v>
+      </c>
+      <c r="F467" t="s">
+        <v>18</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="H467" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468">
-        <v>1269</v>
+        <v>1336</v>
       </c>
       <c r="B468">
         <v>2025</v>
       </c>
       <c r="C468">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="D468" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E468" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F468" t="s">
         <v>18</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="H468" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469">
-        <v>1336</v>
+        <v>1335</v>
       </c>
       <c r="B469">
         <v>2025</v>
       </c>
       <c r="C469">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="D469" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E469" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F469" t="s">
         <v>18</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="H469" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="B470">
         <v>2025</v>
       </c>
       <c r="C470">
-        <v>3740</v>
+        <v>3742</v>
       </c>
       <c r="D470" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E470" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F470" t="s">
         <v>18</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="H470" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471">
-        <v>1338</v>
+        <v>1337</v>
       </c>
       <c r="B471">
         <v>2025</v>
       </c>
       <c r="C471">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="D471" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E471" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F471" t="s">
         <v>18</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="H471" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
-        <v>1337</v>
+        <v>1391</v>
       </c>
       <c r="B472">
         <v>2025</v>
       </c>
       <c r="C472">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="D472" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E472" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F472" t="s">
         <v>18</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="H472" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
-        <v>1391</v>
+        <v>1399</v>
       </c>
       <c r="B473">
         <v>2025</v>
       </c>
       <c r="C473">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="D473" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E473" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F473" t="s">
         <v>18</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="H473" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B474">
         <v>2025</v>
       </c>
       <c r="C474">
-        <v>3745</v>
+        <v>3746</v>
       </c>
       <c r="D474" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E474" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F474" t="s">
         <v>18</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="H474" t="s">
-        <v>1001</v>
+        <v>170</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="B475">
         <v>2025</v>
       </c>
       <c r="C475">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="D475" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E475" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F475" t="s">
         <v>18</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="H475" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B476">
         <v>2025</v>
       </c>
       <c r="C476">
-        <v>3747</v>
+        <v>3748</v>
       </c>
       <c r="D476" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E476" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F476" t="s">
         <v>18</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="H476" t="s">
-        <v>175</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="B477">
         <v>2025</v>
       </c>
       <c r="C477">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="D477" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E477" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F477" t="s">
         <v>18</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="H477" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="B478">
         <v>2025</v>
       </c>
       <c r="C478">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="D478" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E478" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F478" t="s">
         <v>18</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="H478" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
-        <v>1392</v>
+        <v>1403</v>
       </c>
       <c r="B479">
         <v>2025</v>
       </c>
       <c r="C479">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="D479" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E479" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F479" t="s">
         <v>18</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="H479" t="s">
-        <v>1009</v>
+        <v>180</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B480">
         <v>2025</v>
       </c>
       <c r="C480">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="D480" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E480" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F480" t="s">
         <v>18</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="H480" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="B481">
         <v>2025</v>
       </c>
       <c r="C481">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="D481" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E481" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F481" t="s">
         <v>18</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="H481" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482">
-        <v>1405</v>
+        <v>1394</v>
       </c>
       <c r="B482">
         <v>2025</v>
       </c>
       <c r="C482">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="D482" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E482" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F482" t="s">
         <v>18</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="H482" t="s">
-        <v>184</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483">
-        <v>1394</v>
+        <v>1406</v>
       </c>
       <c r="B483">
         <v>2025</v>
       </c>
       <c r="C483">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="D483" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E483" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F483" t="s">
         <v>18</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="H483" t="s">
-        <v>1014</v>
+        <v>192</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B484">
         <v>2025</v>
       </c>
       <c r="C484">
-        <v>3755</v>
+        <v>3757</v>
       </c>
       <c r="D484" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E484" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F484" t="s">
         <v>18</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="H484" t="s">
-        <v>192</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B485">
         <v>2025</v>
       </c>
       <c r="C485">
-        <v>3757</v>
+        <v>3758</v>
       </c>
       <c r="D485" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E485" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F485" t="s">
         <v>18</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="H485" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="B486">
         <v>2025</v>
       </c>
       <c r="C486">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="D486" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E486" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F486" t="s">
         <v>18</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="H486" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B487">
         <v>2025</v>
       </c>
       <c r="C487">
-        <v>3759</v>
+        <v>3760</v>
       </c>
       <c r="D487" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E487" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F487" t="s">
         <v>18</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="H487" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B488">
         <v>2025</v>
       </c>
       <c r="C488">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="D488" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E488" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F488" t="s">
         <v>18</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="H488" t="s">
-        <v>1023</v>
+        <v>194</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="B489">
         <v>2025</v>
       </c>
       <c r="C489">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="D489" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E489" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F489" t="s">
         <v>18</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="H489" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="B490">
         <v>2025</v>
       </c>
       <c r="C490">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="D490" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E490" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F490" t="s">
         <v>18</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="H490" t="s">
-        <v>198</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="B491">
         <v>2025</v>
       </c>
       <c r="C491">
-        <v>3763</v>
+        <v>3764</v>
       </c>
       <c r="D491" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E491" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F491" t="s">
         <v>18</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="H491" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="B492">
         <v>2025</v>
       </c>
       <c r="C492">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="D492" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E492" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F492" t="s">
         <v>18</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="H492" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
-        <v>1419</v>
+        <v>1423</v>
       </c>
       <c r="B493">
         <v>2025</v>
       </c>
       <c r="C493">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="D493" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E493" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F493" t="s">
         <v>18</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="H493" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
-        <v>1423</v>
+        <v>1415</v>
       </c>
       <c r="B494">
         <v>2025</v>
       </c>
       <c r="C494">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="D494" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E494" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F494" t="s">
         <v>18</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="H494" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B495">
         <v>2025</v>
       </c>
       <c r="C495">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="D495" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E495" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F495" t="s">
         <v>18</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="H495" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="B496">
         <v>2025</v>
       </c>
       <c r="C496">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="D496" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E496" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F496" t="s">
         <v>18</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="H496" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="B497">
         <v>2025</v>
       </c>
       <c r="C497">
-        <v>3769</v>
+        <v>3771</v>
       </c>
       <c r="D497" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E497" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="F497" t="s">
         <v>18</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="H497" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
-        <v>1424</v>
+        <v>969</v>
       </c>
       <c r="B498">
         <v>2025</v>
       </c>
       <c r="C498">
-        <v>3771</v>
+        <v>1</v>
       </c>
       <c r="D498" t="s">
-        <v>799</v>
+        <v>1038</v>
       </c>
       <c r="E498" t="s">
-        <v>800</v>
+        <v>1039</v>
       </c>
       <c r="F498" t="s">
         <v>18</v>
       </c>
       <c r="G498" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="H498" t="s">
         <v>1041</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>