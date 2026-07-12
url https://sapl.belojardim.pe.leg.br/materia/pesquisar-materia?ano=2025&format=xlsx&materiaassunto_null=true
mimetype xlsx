--- v3 (2026-04-08)
+++ v4 (2026-07-12)
@@ -380,51 +380,51 @@
   <si>
     <t>Dispõe sobre a regularização dos débitos educacionais e acordos de parcelamento, e estabelece as diretrizes para cobrança de taxas e prestação de serviços acadêmicos da Autarquia Educacional do Belo Jardim – AEB e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_n078.2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Belo Jardim a Festa de Nossa Senhora das Cabeças, no Sítio Passagem, reconhecendo-a como manifestação cultural, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1171/projeto_de_lei_no080.2025.pdf</t>
   </si>
   <si>
     <t>Inclui festividade cultural no dia da emancipação municipal de Belo Jardim e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1214/ilovepdf_merged_51.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Atenção ás Mães Atípica, no âmbito do Município de Belo Jardim, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1215/ilovepdf_merged_52.pdf</t>
   </si>
   <si>
-    <t>Institui a Política Municipal “Cuidando de quem Lula”, destinada à valorização e ao apoio de mães, pais ou responsáveis de pessoas com deficiência ou condições que demandem cuidados especiais, no âmbito do Município de Belo Jardim e dá outras providências.</t>
+    <t>Institui a Política Municipal “Cuidando de quem Luta”, destinada à valorização e ao apoio de mães, pais ou responsáveis de pessoas com deficiência ou condições que demandem cuidados especiais, no âmbito do Município de Belo Jardim e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1173/projeto_de_lei_n083.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a empresa MIGUEL ANGELO DOS SANTOS SILVA-ME e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1175/projeto_de_lei_n084.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da doação em face da beneficiária Maria do Socorro dos Santos, pelo descumprimento da Lei Municipal n° 3.551, datada de 28 de dezembro de 2023, relativa à doação de espaços públicos localizados na Praça de Alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>Edson Silva</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1176/projeto_de_le_086_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a concessão de desconto no Imposto Predial e Territorial Urbano (IPTU) a pessoas físicas que adotarem animais resgatados por organizações não governamentais (ONGs) cadastradas no Município de Belo Jardim ou por órgãos públicos municipais.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1186/projeto_de_lei_087.2025.pdf</t>
   </si>
@@ -582,51 +582,51 @@
   <si>
     <t>Altera os incisos III e acrescenta os incisos IV aos artigos 30 e 34 da Lei Municipal nº 1.601, de 30 de abril de 2004, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1266/pl_123.2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I e II e acrescenta o inciso III ao artigo 15 da Lei Municipal nº 1.601, de 12 de agosto de 2004, que dispõe sobre o Regime Próprio de Previdência Social dos Servidores Públicos do Município de Belo Jardim – BELO JARDIM PREV, para adequar as alíquotas de contribuição patronal e dos segurados à estrutura de segregação de massas e ao cálculo atuarial vigente.</t>
   </si>
   <si>
     <t>Tenente</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1270/pl_124.2025_-_institui_no_calendario_oficial_de_eventos_do_municipio_de_belo_jardim_a_cavalgada_no_distrito_de_xucuru_e_da_outras_providencias1.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, a Cavalgada no Distrito de Xucuru e dá outras providências.</t>
   </si>
   <si>
     <t>Nilton Senhorinho</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1265/projeto_de_lei125.2025_-_estrada_incio_ricarto_de_souza.pdf</t>
   </si>
   <si>
-    <t>PROJETO DE LEI125.2025 - ESTRADA INACIO RICARTO DE SOUZA</t>
+    <t>“Estabelece denominação de estrada e dá outras providências”.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1330/projeto_de_lei_126.2025_-_altera_em_parte_o_artigo_1o_da_lei_municipal_no_3.5462023_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Altera em parte o artigo 1º da Lei Municipal nº 3.546/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1331/projeto_de_lei_127.2025_institui_no_ambito_do_municipio_de_belo_jardim_o_programa_integra_comunidade_destinado_ao_atendimento_de_estudantes_dos_anos_iniciais_e_anos_finais_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Belo Jardim, o “Programa Integra Comunidade”, destinado ao atendimento de estudantes dos Anos Iniciais e Anos Finais da Rede Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1332/projeto_de_128.2025_institui_o_programa_alfabetiza_belo_jardim_no_ambito_da_rede_municipal_de_ensino_de_belo_jardim-pe_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Alfabetiza Belo Jardim no âmbito da Rede Municipal de Ensino de Belo Jardim-PE e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2025/1333/projeto_de_lei_129.2025_dispoe_sobre_a_doacao_de_terreno_urbano_para_a_fundacao_bitury_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano para a Fundação Bitury e dá outras providências.</t>
   </si>