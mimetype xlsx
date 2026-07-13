--- v1 (2026-01-01)
+++ v2 (2026-07-13)
@@ -515,75 +515,75 @@
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/399/pl_040.pdf</t>
   </si>
   <si>
     <t>Fixa o valor para pagamento de Requisições de Pequeno Valor/RPV, decorrentes de decisões judiciais, nos termos do Art.100, 3º, e 4º, da Constituição Federal.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/397/pl_041.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia do fornecimento de alimentação especial para estudantes que possuam restrições alimentares ou que necessitem de alguma suplementação específica na merenda escolar das instituições da Rede Pública Municipal de Ensino do Município de Belo Jardim - PE.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/398/pl_042.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cassação do Alvará de Funcionamento de estabelecimentos comerciais ou empresas que forem flagradas comercializando, adquirindo distribuindo, transportando, estocando ou revendendo produtos oriundos de ações criminosas ou tipos ilícitos penais no Município de Belo Jardim, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/400/projeto_de_lei_043.2024_-_dispoe_sobre_a_ampliacao_do_perimetro_urbano_do_municipio_de_belo_jardim_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do perímetro urbano do Município de Belo Jardim e dá ouras providências.</t>
   </si>
   <si>
-    <t>PROJETO DE LEI 044 - Revoga o art. 1° da Lei n° 994/1993 que dispõe sobre doação de imóvel e de providências correlatas e dá outras providências</t>
+    <t>Revoga o art. 1° da Lei n° 994/1993 que dispõe sobre doação de imóvel e de providências correlatas e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/425/pl_04505062024.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de prédio público municipal e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/426/projeto_de_lei_046_autoriza_o_poder_executivo_a_contratar_operacao_de_credito_com_o_banco_do_brasil_s.a._e_da_outras_providencias...pdf</t>
   </si>
   <si>
     <t>Projeto de Lei  “Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.”. - PMBJ</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/427/pl_047.pdf</t>
   </si>
   <si>
     <t>Denomina o calçadão da Avenida Natalício Amaro de "Antônio Falcão de Araújo" e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/452/pl_048.2024.pdf</t>
   </si>
   <si>
-    <t>PL 048.2024 - Dá nova redação ao caput dos artigos 3º, acrescentando o § 3º e revoga o art. 4º da Lei 3.446/2022, que “Dispõe sobre a concessão de incentivo financeiro aos atletas e equipes de esporte em plena atividade esportiva, que representem o Município de Belo Jardim em competições intermunicipais, estaduais e internacionais</t>
+    <t>Dá nova redação ao caput dos artigos 3º, acrescentando o § 3º e revoga o art. 4º da Lei 3.446/2022, que “Dispõe sobre a concessão de incentivo financeiro aos atletas e equipes de esporte em plena atividade esportiva, que representem o Município de Belo Jardim em competições intermunicipais, estaduais e internacionais</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/741/pl_049.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para arborização urbana e disciplina a gestão e manejo das áreas verdes e logradouros arborizados no Município de Belo Jardim, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/543/pl_050_2.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Belo Jardim, o Dia Municipal do Reggae Night Fets.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/745/pl_051.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de estabelecimentos público e dá outras providências. (Calçadão Quitéria de Dodô)</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/746/pl_052.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de espaço público e dá outras providências. (Terezinha Josefa da Conceição)</t>
   </si>
@@ -611,87 +611,87 @@
   <si>
     <t>Dá nova redação ao caput dos artigos 3º, acrescentando o § 3º e revoga o art. 4º da Lei 3.446/2022, que "Dispõe sobre a concessão de incentivo financeiro aos atletas e equipes de esporte em plena atividade esportiva, que representem o Município de Belo Jardim em competições intermunicipais, estaduais e internacionais</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/753/pl_057.2024__-_altera_parcialmente_a_redacao_do_art._1o_da_lei_municipal_n_580.87_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 057 “Altera parcialmente a redação do art. 1º da Lei Municipal n° 580/87, e dá outras providências”.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_lei_058_-_autoriza_o_municipio_de_belo_jardim_a_ceder_o_direito_de_uso_de_imovel_mediante_licitacao_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 058 - Autoriza o Município de Belo Jardim a ceder o direito de uso de imóvel mediante licitação, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/826/projeto_de_lei_de_revisao_ppa_2022.2025__-_pl_059.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Plano Plurianual para o quadriênio 2022-2025, e da outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/822/proj._de_lei_061-2024_-_denomina_a_quadra_poliesportiva_do_distrito_de_agua_fria_e_da_outras_providencias.pdf</t>
   </si>
   <si>
-    <t>PROJETO DE LEI " Denomina a quadra poliesportiva do distrito de Água Fria e dá outras providências”.</t>
+    <t>"Denomina a quadra poliesportiva do distrito de Água Fria e dá outras providências”.</t>
   </si>
   <si>
     <t>Pitomba da Lotação_x000D_
 Poder Legislativo Municipal - CMBJ</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/827/pl_062.pdf</t>
   </si>
   <si>
     <t>Denomina a quadra poliesportiva da Escola Municipal Tenente João Cordeiro, situada na Vila Raiz de "Moaci Maximino" e dá outras providências.</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal - CMBJ_x000D_
 Zé Lopes</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/828/pl_063.pdf</t>
   </si>
   <si>
     <t>Denomina a praça, situada na Vila de Santa Luzia de "Hermenegildo José da Silva" e dá outras providências.</t>
   </si>
   <si>
     <t>Nilton Senhorinho_x000D_
 Poder Legislativo Municipal - CMBJ</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/829/pl_064.pdf</t>
   </si>
   <si>
     <t>Estabelece denominação de prédio publico e dá outras providências. (Denomina Ana Luiza Guimarães de Lima)</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/830/pl_065.pdf</t>
   </si>
   <si>
-    <t>Estabelece denominação de espaço público e dá outras providências.</t>
+    <t>Estabelece denominação de espaço público e dá outras providências. ( Abrigo de Zé Ramos).</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/836/pl_066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de atendimento dos direitos da criança e do adolescente e dá outras providências. Revoga Integralmente a Lei Municipal nº 1715/2008 e Lei nº 1391/2000.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/837/pl_067.pdf</t>
   </si>
   <si>
     <t>Institui a forma de pagamento do COMPONENTE DE QUALIDADE para as Equipes de Saúde da Família, Equipes de Atenção Primária à Saúde, Equipe Multidisciplinar e Equipes de Saúde Bucal na Atenção Primária à Saúde no âmbito do Sistema Único de Saúde - SUS, conforme Portaria GM/MS n° 3.493, de 10 de abril de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/838/pl_068.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos símbolos municipais: o Brasão, a Bandeira e dá outras providências.</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal - CMBJ_x000D_
 Tenente_x000D_
 Zé Lopes</t>
   </si>
   <si>
@@ -707,81 +707,81 @@
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/871/pl_070.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do artigo 1ª da Lei Municipal nº 3.535/2023, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/876/nstitui_o_incentivo_de_desempenho_da_vigilancia_em_saude_idvs_para_os_profissionais_avaliados_pelo_municipio_de_belo_jardim_de_acordo_com_o_cumprimento_das_metas_do_programa_de_qualificacao_das_acoes_de_vigilan.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo de Desempenho da Vigilância em Saúde (IDVS) para os profissionais avaliados pelo Município de Belo Jardim de acordo com o cumprimento das metas do Programa de Qualificação das Ações de Vigilância em Saúde (PQA-VS) e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/877/pl_072.2024_dispoe_sobre_a_coleta_seletiva_publica_no_municipio_de_belo_jardim-pe_regulamenta_o_plano_de_gerenciamento_de_residuos_solidos_e_da_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta seletiva pública no Município de Belo Jardim-PE, regulamenta o plano de gerenciamento de resíduos sólidos e dá dá outras providências.</t>
   </si>
   <si>
     <t>Poder Legislativo Municipal - CMBJ_x000D_
 Thallys</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/881/projeto_de_lei_07320241219_12464375.pdf</t>
   </si>
   <si>
-    <t>Dispõe sobre a implatação de lombadas no Município de Belo Jardim, estabelecendo a obrigatoriedade de observância aos critérios da Resolução CONTRAN n° 738, de 6 de setembro de 2018, ou outro normativo que vier a sucedê-la, e dá outras providências.</t>
+    <t>Dispõe sobre a implantação de lombadas no Município de Belo Jardim, estabelecendo a obrigatoriedade de observância aos critérios da Resolução CONTRAN N° 738, de 6 de setembro de 2018, ou outro normativo que vier a sucedê-la, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/883/pl_074.2024_-_autoriza_o_poder_executivo_municipal_a_conceder_os_incentivos_fiscais_que_especifica_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder os incentivos fiscais que especifica e dá outras providências</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/885/pl_075.pdf</t>
   </si>
   <si>
     <t>Denomina o Loteamento Santo Antônio de "Heleno José Barbosa" e dá outras providências.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projetos de Resolução</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/809/projeto_de_resolucao_no_001-2024_-_regulamenta_o_credenciamento_-_compras_publicas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO CREDENCIAMENTO, PROCEDIMENTO AUXILIAR PREVISTO NA LEI FEDERAL Nº 14.133, DE 01 DE ABRIL DE 2021, NO ÂMBITO DA CÂMARA MUNICIPAL DE BELO JARDIM, PERNAMBUCO.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/736/projeto_de_resolucao_no_002_de_31_de_julho_de_2024._-completo.pdf</t>
   </si>
   <si>
-    <t>PROJETO DE RESOLUÇÃO Nº 002, de 31 de julho de 2024.</t>
+    <t>“Estabelece a proposta orçamentária do Poder Legislativo Municipal para o exercício do ano de 2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_resolucao_no_003.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Rejeição das Contas de Governo da Prefeitura Municipal de Belo Jardim, referente ao exercício financeiro de 2019, sob a reponsabilidade e gestão do Sr. Francisco Hélio de Melo Santos, e dá outras providências.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2024/428/projeto_de_decreto_00810062024.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã de Belo Jardim à Sra. SOPHIA WOLFOVITCH SPINOLA e dá outras providências.</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>