--- v1 (2026-01-03)
+++ v2 (2026-07-13)
@@ -48,51 +48,51 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias/Autor/Nome do Autor</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2023/157/pl.001-2023.pdf</t>
   </si>
   <si>
-    <t>Dispõe sobre o reajuste dos vencimentos dos cargos de Provimento Efetivo, altera o Anexo I da Lei 2.245/15.</t>
+    <t>Dispõe sobre o reajuste dos vencimentos dos cargos de Provimento Efetivo da Câmara Municipal de Belo Jardim, altera o Anexo I da Lei 2.245/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2023/158/pl.002-2023.pdf</t>
   </si>
   <si>
     <t>Reestrutura o quadro de Cargos de Provimento em Comissão da Câmara Municipal de Belo Jardim - PE, reajustando vencimentos; cria cargos de provimento em comissão; altera nomenclaturas de cargos existentes; revoga a Lei Municipal nº 3.417/2022; e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2023/159/pl.003-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de Cota para o Exercício da Atividade Parlamentar Municipal - CEAPM, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.195, de 15 de dezembro de2017, e dá outras providências.</t>
   </si>
   <si>
     <t>https://sapl.belojardim.pe.leg.br/media/sapl/public/materialegislativa/2023/162/pl.005-2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores do Município de Belo Jardim, Estado de Pernambuco, para a legislatura de 2025 a 2028, e dá outras providências.</t>
   </si>